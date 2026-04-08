--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23a7f2b52864b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f4503f5a8ea45868637dc9ec6bb3ebc.psmdcp" Id="Rc59fe0b7a6c04133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020b7f4afb534e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/959659f4619346fc98b5e7a3c6bf0808.psmdcp" Id="R0812e2a481c64c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UEX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>