--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020b7f4afb534e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/959659f4619346fc98b5e7a3c6bf0808.psmdcp" Id="R0812e2a481c64c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd36dc0e0b5d4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22cf5e4b57db4cc3a97e6430d2a737c3.psmdcp" Id="Rd1ae61aaf60b4bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UEX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>