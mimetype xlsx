--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd36dc0e0b5d4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22cf5e4b57db4cc3a97e6430d2a737c3.psmdcp" Id="Rd1ae61aaf60b4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e20f541d44e4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23441a5392814811afedbdfe4f9d593a.psmdcp" Id="R0858ab7bb77a46a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UEX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>