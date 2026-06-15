--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e20f541d44e4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23441a5392814811afedbdfe4f9d593a.psmdcp" Id="R0858ab7bb77a46a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431a0105443e43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbe458754b6049f2b4e558d16ecab0c3.psmdcp" Id="Rbce4c61e5ef94a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UEX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>