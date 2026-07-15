--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431a0105443e43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbe458754b6049f2b4e558d16ecab0c3.psmdcp" Id="Rbce4c61e5ef94a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbae9a6e014f4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/987400d506344cca93e3d3c59b8ea07b.psmdcp" Id="R548ef39146404679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UEX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>