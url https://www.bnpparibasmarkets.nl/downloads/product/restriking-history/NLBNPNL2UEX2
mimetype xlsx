--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbae9a6e014f4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/987400d506344cca93e3d3c59b8ea07b.psmdcp" Id="R548ef39146404679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c812bb6e359481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82fce62600fe404eb7690468abe5db4b.psmdcp" Id="R9b6023da83d947d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UEX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>