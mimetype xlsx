--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97e74f747d44454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68da3bc4742b40758fcac909ab5c87b4.psmdcp" Id="Rc1908f9eb82d4ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094afe6394394827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1ba972303c5407884ec43da3817aa2a.psmdcp" Id="R826434f9c7ea4ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UDH7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>