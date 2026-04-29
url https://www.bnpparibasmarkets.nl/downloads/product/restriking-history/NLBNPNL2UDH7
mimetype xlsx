--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094afe6394394827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1ba972303c5407884ec43da3817aa2a.psmdcp" Id="R826434f9c7ea4ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb325291d0307484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05449e2ca3a048a8a462dc1835f68446.psmdcp" Id="Rb1009448ebcb4150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UDH7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>