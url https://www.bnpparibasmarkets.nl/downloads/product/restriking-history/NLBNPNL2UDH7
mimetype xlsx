--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb325291d0307484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05449e2ca3a048a8a462dc1835f68446.psmdcp" Id="Rb1009448ebcb4150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5a8954de9c46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec4e3830b0264439a7e4c8f99026b918.psmdcp" Id="Rb201464740a247ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UDH7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>