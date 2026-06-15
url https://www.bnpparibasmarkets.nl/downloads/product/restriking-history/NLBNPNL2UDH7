--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5a8954de9c46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec4e3830b0264439a7e4c8f99026b918.psmdcp" Id="Rb201464740a247ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f1a0e870b042c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48c4171111704d859c56626a27a03d8e.psmdcp" Id="R144876d987094e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UDH7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>