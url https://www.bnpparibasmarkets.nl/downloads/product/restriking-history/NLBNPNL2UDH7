--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f1a0e870b042c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48c4171111704d859c56626a27a03d8e.psmdcp" Id="R144876d987094e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019cbaabecad4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c11f764c2278438aa740c330c57100c3.psmdcp" Id="Rf7ef04ea803c409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UDH7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>