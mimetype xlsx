--- v9 (2026-07-15)
+++ v10 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019cbaabecad4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c11f764c2278438aa740c330c57100c3.psmdcp" Id="Rf7ef04ea803c409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b9259b59644bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/380210318fc14b1581e62b91ce11f29b.psmdcp" Id="Rca6bec066e834b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2UDH7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>