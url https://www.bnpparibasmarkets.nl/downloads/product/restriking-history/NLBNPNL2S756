--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec228a21c4b4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c65b01c296af4414b746d2d6ef7207d0.psmdcp" Id="Rb2d2ea1081254f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57bc23f12664ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63a8bd8cf57748eaa7edd8039d14e51a.psmdcp" Id="R0af7a7e24e3a4fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2S756</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>