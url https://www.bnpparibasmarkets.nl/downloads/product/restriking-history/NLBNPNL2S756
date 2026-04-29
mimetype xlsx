--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57bc23f12664ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63a8bd8cf57748eaa7edd8039d14e51a.psmdcp" Id="R0af7a7e24e3a4fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cd33af17364e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ccb2c40a976479e8d48f97e64da9923.psmdcp" Id="Rf277c8154c5f4676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2S756</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>