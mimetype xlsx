--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cd33af17364e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ccb2c40a976479e8d48f97e64da9923.psmdcp" Id="Rf277c8154c5f4676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e387d170b184e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3057542f25b446ca7c8994d1500ec61.psmdcp" Id="R2c4ef1ea2aa04db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2S756</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>