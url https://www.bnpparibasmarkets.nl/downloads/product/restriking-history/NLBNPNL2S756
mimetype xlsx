--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e387d170b184e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3057542f25b446ca7c8994d1500ec61.psmdcp" Id="R2c4ef1ea2aa04db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32091c9d407340e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/748c390b3dea424aa827d84db05ce8a0.psmdcp" Id="R498b412ed16f4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2S756</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>