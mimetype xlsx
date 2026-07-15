--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32091c9d407340e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/748c390b3dea424aa827d84db05ce8a0.psmdcp" Id="R498b412ed16f4e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b729829ae4d4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87872c767ba84bbca4bfd5d09559d5f2.psmdcp" Id="Rcbe90107d4f64e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2S756</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>