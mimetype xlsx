--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b729829ae4d4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87872c767ba84bbca4bfd5d09559d5f2.psmdcp" Id="Rcbe90107d4f64e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9933ed41f6424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a04255e7f35497bac17d7d79c1433e7.psmdcp" Id="Rd31ce5ed565948bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2S756</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>