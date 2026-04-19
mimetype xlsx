--- v6 (2026-03-23)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb61f46c38a34a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3386575c5a048c891843110eb34025a.psmdcp" Id="Rff6713143968480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb49d324ef204611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61a3b4d8a06413ca31d9fc124df3588.psmdcp" Id="Ra22f58f6cb6d4d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2QKW9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>