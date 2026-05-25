--- v7 (2026-04-19)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb49d324ef204611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61a3b4d8a06413ca31d9fc124df3588.psmdcp" Id="Ra22f58f6cb6d4d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b6d8dc55bb4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0293f7e477146949d09e815ccff6e14.psmdcp" Id="R9957dd13c6964a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2QKW9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>