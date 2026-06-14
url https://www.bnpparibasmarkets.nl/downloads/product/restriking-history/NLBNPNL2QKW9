--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b6d8dc55bb4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0293f7e477146949d09e815ccff6e14.psmdcp" Id="R9957dd13c6964a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3f430c9150402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aadf9bbc227f4c2f89ab1fd91f1a3e07.psmdcp" Id="R296f438683da4831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2QKW9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>