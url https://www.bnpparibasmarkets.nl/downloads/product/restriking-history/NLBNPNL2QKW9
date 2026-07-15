--- v9 (2026-06-14)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3f430c9150402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aadf9bbc227f4c2f89ab1fd91f1a3e07.psmdcp" Id="R296f438683da4831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c3cf259791438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3472d363f3b840e996a89ff6a8d99d61.psmdcp" Id="Rc23267a520244a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2QKW9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>