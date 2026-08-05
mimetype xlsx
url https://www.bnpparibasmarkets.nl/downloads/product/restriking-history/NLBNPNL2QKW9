--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c3cf259791438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3472d363f3b840e996a89ff6a8d99d61.psmdcp" Id="Rc23267a520244a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fbfcb9150b4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06d882fa440247ea9f373c6ea4283258.psmdcp" Id="R38f5e6bd7b2b4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2QKW9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>