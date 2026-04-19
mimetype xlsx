--- v6 (2026-03-30)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114b60470dab45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6a47d1eda62436d8a5d32be351a6842.psmdcp" Id="Re14673f0e86144ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f5bc4ec5574542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a827b53cafff4d3a9301d4d01f8e80ab.psmdcp" Id="R1bc3bbe87d804084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Q4K0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>