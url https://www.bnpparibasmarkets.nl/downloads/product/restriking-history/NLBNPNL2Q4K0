--- v7 (2026-04-19)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f5bc4ec5574542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a827b53cafff4d3a9301d4d01f8e80ab.psmdcp" Id="R1bc3bbe87d804084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1e21bb0ee445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e63fcbe3641d48b9a19e8072b5761d4f.psmdcp" Id="R43d62e4a5d1f45c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Q4K0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>