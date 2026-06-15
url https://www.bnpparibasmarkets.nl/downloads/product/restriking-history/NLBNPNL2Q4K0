--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1e21bb0ee445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e63fcbe3641d48b9a19e8072b5761d4f.psmdcp" Id="R43d62e4a5d1f45c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e581c93d1254233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb8e000e51a644a3a1c4238bb6ba90ea.psmdcp" Id="Rd1729197d3e34d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Q4K0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>