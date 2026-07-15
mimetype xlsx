--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e581c93d1254233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb8e000e51a644a3a1c4238bb6ba90ea.psmdcp" Id="Rd1729197d3e34d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b33d7b76a444422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07aceed238144a80b8f8638705ac28cc.psmdcp" Id="R5f8d50c627894469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Q4K0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>