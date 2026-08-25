--- v10 (2026-07-15)
+++ v11 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b33d7b76a444422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07aceed238144a80b8f8638705ac28cc.psmdcp" Id="R5f8d50c627894469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re338299a939c45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/133f93732c4847a996c676876cbc7828.psmdcp" Id="R50b00ac366534659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Q4K0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>