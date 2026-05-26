--- v8 (2026-04-29)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcb5ea5bd2f4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/083746d5fe9141dc82aebf3417a6795d.psmdcp" Id="Rdf9401b6218e42fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831bbedcc99e4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe87954537fc469d9d5a69c98d780fd3.psmdcp" Id="R4471def81d364cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2PL30</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>