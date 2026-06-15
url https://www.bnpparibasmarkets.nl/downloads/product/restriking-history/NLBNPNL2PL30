--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831bbedcc99e4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe87954537fc469d9d5a69c98d780fd3.psmdcp" Id="R4471def81d364cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb8fa07e8fc45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8040226d759489984e8d0c96264776f.psmdcp" Id="Rc34bcf8274894f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2PL30</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>