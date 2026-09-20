--- v12 (2026-08-25)
+++ v13 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36e4919e3994224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c52595f06bee474fa01995d906eba55f.psmdcp" Id="Rc6dbe51189b04e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca15b46aa6c7480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8e7738a8f054f8090ab2a4bdf3209ab.psmdcp" Id="Raf6f2c8730174659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2PL30</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>