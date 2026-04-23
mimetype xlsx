--- v6 (2026-03-30)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c33219f3bdd402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/468440ca39914e2e8f1bc7f06a3e27be.psmdcp" Id="R9013fab4d1584714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeca2b9f19cd450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acf9722a2b174b03a3d5971fd340604e.psmdcp" Id="Rd6c15abc3df14933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2OYF0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>