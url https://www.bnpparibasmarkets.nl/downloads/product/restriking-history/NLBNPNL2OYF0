--- v7 (2026-04-23)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeca2b9f19cd450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acf9722a2b174b03a3d5971fd340604e.psmdcp" Id="Rd6c15abc3df14933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f92b0bf9ffb488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2c7050d32304e81856bf0feb0313bf8.psmdcp" Id="R6c3d64e648124de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2OYF0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>