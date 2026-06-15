--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f92b0bf9ffb488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2c7050d32304e81856bf0feb0313bf8.psmdcp" Id="R6c3d64e648124de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29af02befb5e48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71e8a4137e5846228a40e2a7804a255c.psmdcp" Id="R32a04c85f14f4c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2OYF0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>