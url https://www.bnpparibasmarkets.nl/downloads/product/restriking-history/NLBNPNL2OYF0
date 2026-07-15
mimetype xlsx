--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29af02befb5e48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71e8a4137e5846228a40e2a7804a255c.psmdcp" Id="R32a04c85f14f4c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359e400a329d4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf3d0769b3be408c9f4f7d56f1243f95.psmdcp" Id="Rda34352805504cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2OYF0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>