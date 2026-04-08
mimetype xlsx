--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78565583d0ea4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb3e665d900545b4bf038587e88edeb5.psmdcp" Id="Rf43cd561012847ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ca02bb04734e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b67ce6044ef41d7bcbc9d0646d86c03.psmdcp" Id="Rad50c38daa014af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2NNK5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>