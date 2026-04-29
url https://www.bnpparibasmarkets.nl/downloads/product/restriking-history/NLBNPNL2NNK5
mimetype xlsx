--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ca02bb04734e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b67ce6044ef41d7bcbc9d0646d86c03.psmdcp" Id="Rad50c38daa014af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7905a3a2ff4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fae8d9f694345b79de5b8ac4ae6a02a.psmdcp" Id="R8dce71c2143a44f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2NNK5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>