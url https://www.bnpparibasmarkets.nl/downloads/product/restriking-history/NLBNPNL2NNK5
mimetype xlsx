--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7905a3a2ff4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fae8d9f694345b79de5b8ac4ae6a02a.psmdcp" Id="R8dce71c2143a44f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8dbe359a3fd4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afd10b7d54d849a3a51209ab354e8e93.psmdcp" Id="R58625b0fde7c4c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2NNK5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>