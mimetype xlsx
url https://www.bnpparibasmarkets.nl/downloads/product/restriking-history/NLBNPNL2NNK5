--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8dbe359a3fd4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afd10b7d54d849a3a51209ab354e8e93.psmdcp" Id="R58625b0fde7c4c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9895e06f8b34bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7d2548e4faf4eb8bd79fcfd5c08e098.psmdcp" Id="Rb425ad1dda86454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2NNK5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>