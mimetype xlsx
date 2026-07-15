--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9895e06f8b34bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7d2548e4faf4eb8bd79fcfd5c08e098.psmdcp" Id="Rb425ad1dda86454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9f767bdf784b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bafe0f62f50c40d59df2dc5a1f6f24d6.psmdcp" Id="R057400d7a64347aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2NNK5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>