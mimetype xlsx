--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3140561fd674514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26ff4dc575394a0b8adca305ebef3b75.psmdcp" Id="Re892ada9af934e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf505aced2d494ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/217ab03fdde04ad1940d23bde6ee7dba.psmdcp" Id="R7cddd78251b34770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2M0B1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>