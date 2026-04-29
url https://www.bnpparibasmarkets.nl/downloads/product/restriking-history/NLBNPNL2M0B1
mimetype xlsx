--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf505aced2d494ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/217ab03fdde04ad1940d23bde6ee7dba.psmdcp" Id="R7cddd78251b34770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398f416c0b8745f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1f112ca1e8444f8be5e2358ace5bd92.psmdcp" Id="R30cfb785ea5e419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2M0B1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>