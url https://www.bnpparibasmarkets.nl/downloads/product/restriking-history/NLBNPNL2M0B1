--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398f416c0b8745f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1f112ca1e8444f8be5e2358ace5bd92.psmdcp" Id="R30cfb785ea5e419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf496ab05c7437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00f593c35ec9415093d85808d58ce6a4.psmdcp" Id="R0856a335e3564e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2M0B1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>