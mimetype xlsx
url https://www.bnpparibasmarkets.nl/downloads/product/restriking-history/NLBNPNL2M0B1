--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf496ab05c7437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00f593c35ec9415093d85808d58ce6a4.psmdcp" Id="R0856a335e3564e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3723db09ae04846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22e571fd6d634f51b627dfbf171326d6.psmdcp" Id="R806c9f503bb94bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2M0B1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>