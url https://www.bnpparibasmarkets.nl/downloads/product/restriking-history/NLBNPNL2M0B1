--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3723db09ae04846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22e571fd6d634f51b627dfbf171326d6.psmdcp" Id="R806c9f503bb94bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b344b2943d24332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ad6346c434d4ec9abef3c943cf5418d.psmdcp" Id="R0a31518730594830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2M0B1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>