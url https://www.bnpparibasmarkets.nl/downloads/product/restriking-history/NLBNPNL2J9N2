--- v6 (2026-03-25)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1263df7650314573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a2d83022df4753b8acd46465a49e9c.psmdcp" Id="Ra232b3d6e87b4cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73056d2b1d748c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/636c800956644b18bda082a51128cdc3.psmdcp" Id="R3c2448c9b21d4f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2J9N2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>