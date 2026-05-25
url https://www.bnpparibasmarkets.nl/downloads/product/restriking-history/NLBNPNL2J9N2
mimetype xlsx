--- v7 (2026-04-19)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73056d2b1d748c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/636c800956644b18bda082a51128cdc3.psmdcp" Id="R3c2448c9b21d4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f422cfb79714f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d18d4da0a6df4f92861a872e9d1fbb38.psmdcp" Id="R8a34455e45e8490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2J9N2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>