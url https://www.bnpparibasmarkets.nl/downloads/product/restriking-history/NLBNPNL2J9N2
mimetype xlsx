--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f422cfb79714f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d18d4da0a6df4f92861a872e9d1fbb38.psmdcp" Id="R8a34455e45e8490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27cf01009644fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a8e06943af34c4580e39c12c6f15e93.psmdcp" Id="Rdf167ad413df4d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2J9N2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>