--- v9 (2026-06-14)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27cf01009644fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a8e06943af34c4580e39c12c6f15e93.psmdcp" Id="Rdf167ad413df4d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3f51ae3f6a4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38092b9cddcb483da073769549d74514.psmdcp" Id="Rfe1e5c9214c5492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2J9N2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>