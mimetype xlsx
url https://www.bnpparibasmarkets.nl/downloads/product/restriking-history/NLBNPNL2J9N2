--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3f51ae3f6a4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38092b9cddcb483da073769549d74514.psmdcp" Id="Rfe1e5c9214c5492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe15704eaa584210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b875170ff56c423eaf683cfb99c0be0e.psmdcp" Id="R33a23bba77e341aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2J9N2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>