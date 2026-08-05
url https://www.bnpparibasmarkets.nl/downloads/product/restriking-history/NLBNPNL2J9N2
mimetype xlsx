--- v11 (2026-08-05)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe15704eaa584210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b875170ff56c423eaf683cfb99c0be0e.psmdcp" Id="R33a23bba77e341aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca319f3a9ba4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/475db51e1f644067875da27572573e6c.psmdcp" Id="R1cfe9681dd974812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2J9N2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>