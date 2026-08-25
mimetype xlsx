--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca319f3a9ba4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/475db51e1f644067875da27572573e6c.psmdcp" Id="R1cfe9681dd974812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ac7e901e00467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d38472c8d2f6425da640af69faddb93b.psmdcp" Id="R1000d6fafcb34f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2J9N2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>