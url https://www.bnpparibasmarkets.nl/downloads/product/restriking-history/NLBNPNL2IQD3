--- v6 (2026-03-30)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf552543c96254c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ab402763cd410cabb4b3c280d71c09.psmdcp" Id="Ra9da3dd0a34b4f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re696b7eb89a04981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c965c86e75944d20848b2329040f9b41.psmdcp" Id="R6c1b6015f3554c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2IQD3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>