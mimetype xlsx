--- v7 (2026-04-19)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re696b7eb89a04981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c965c86e75944d20848b2329040f9b41.psmdcp" Id="R6c1b6015f3554c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85e0eff8fbc4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d8b2b2207364703b7dddfbfa65e4f0b.psmdcp" Id="R4f3e848b98f44c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2IQD3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>