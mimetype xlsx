--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85e0eff8fbc4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d8b2b2207364703b7dddfbfa65e4f0b.psmdcp" Id="R4f3e848b98f44c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395ce6ecfa384bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7cb9dda9373408bacf0752d3fdc9c55.psmdcp" Id="Rbc9095a63f7f4035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2IQD3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>