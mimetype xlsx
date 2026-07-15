--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395ce6ecfa384bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7cb9dda9373408bacf0752d3fdc9c55.psmdcp" Id="Rbc9095a63f7f4035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484b9be6d2614c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65c405581ae2405b96d5097cb39fa6e6.psmdcp" Id="R255dbacac1fd4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2IQD3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>