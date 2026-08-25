--- v10 (2026-07-15)
+++ v11 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484b9be6d2614c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65c405581ae2405b96d5097cb39fa6e6.psmdcp" Id="R255dbacac1fd4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477c1308533a4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11c7719d5d6248a19a0a121646d03a8e.psmdcp" Id="Rd2985c032f7447b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2IQD3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>