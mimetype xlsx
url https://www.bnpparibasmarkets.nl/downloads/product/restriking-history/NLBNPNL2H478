--- v7 (2026-03-30)
+++ v8 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49fb3a254fbc44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5615107227654dd4830df16c9013c035.psmdcp" Id="R66e9f7b29e274dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15711927692a4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c64d41edbe466a990a050971f581c1.psmdcp" Id="Rb30864fddc184858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2H478</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>