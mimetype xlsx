--- v8 (2026-04-19)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15711927692a4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c64d41edbe466a990a050971f581c1.psmdcp" Id="Rb30864fddc184858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c91da24e59404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11e60eb4fdf34e26a700c6327698cbab.psmdcp" Id="Ra4fd70929c9348cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2H478</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>