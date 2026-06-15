--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c91da24e59404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11e60eb4fdf34e26a700c6327698cbab.psmdcp" Id="Ra4fd70929c9348cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6712e406bff8451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77d2c2c75e2a4217b85ee8b9b9e370f9.psmdcp" Id="R98fb9f1a0f804ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2H478</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>