--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6712e406bff8451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77d2c2c75e2a4217b85ee8b9b9e370f9.psmdcp" Id="R98fb9f1a0f804ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b4d87cde2e47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e0d1ffd41b3419d9684e1fd49d428ba.psmdcp" Id="Rb17eef25bbcf4698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2H478</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>