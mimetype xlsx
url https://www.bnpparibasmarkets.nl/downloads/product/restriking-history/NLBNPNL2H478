--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b4d87cde2e47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e0d1ffd41b3419d9684e1fd49d428ba.psmdcp" Id="Rb17eef25bbcf4698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e97dcdcf622425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40c99056ee584313823c11368d6fc18f.psmdcp" Id="Rd9bfeedb10ed45d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2H478</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>