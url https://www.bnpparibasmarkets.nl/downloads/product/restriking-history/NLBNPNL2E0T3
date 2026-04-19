--- v8 (2026-03-25)
+++ v9 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594a7adc4537418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7ef6079f6ff4e4db451c963c5b52910.psmdcp" Id="Rccb1d455478343aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbf51f2da244436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6659770206354e5fb5ed7849112dfc0b.psmdcp" Id="Rad1c5fc5d3a547a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2E0T3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>