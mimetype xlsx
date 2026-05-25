--- v9 (2026-04-19)
+++ v10 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbf51f2da244436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6659770206354e5fb5ed7849112dfc0b.psmdcp" Id="Rad1c5fc5d3a547a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1461a23cbee24ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b449d753ec4bf7bf48d83e4b2ef9f9.psmdcp" Id="R5434119fe8de4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2E0T3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>