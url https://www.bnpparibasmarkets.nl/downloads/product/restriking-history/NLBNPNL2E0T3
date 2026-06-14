--- v10 (2026-05-25)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1461a23cbee24ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b449d753ec4bf7bf48d83e4b2ef9f9.psmdcp" Id="R5434119fe8de4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd70dabe3919415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24c27826e8dd4c56a1d3375ab04863e3.psmdcp" Id="Rb02727bb6ce34115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2E0T3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>