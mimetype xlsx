--- v11 (2026-06-14)
+++ v12 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd70dabe3919415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24c27826e8dd4c56a1d3375ab04863e3.psmdcp" Id="Rb02727bb6ce34115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377c05b6cf5a4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6da30f2d13ae4a50bd4d3ce1ecb87a23.psmdcp" Id="R19d955067fad4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2E0T3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>