--- v12 (2026-07-15)
+++ v13 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377c05b6cf5a4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6da30f2d13ae4a50bd4d3ce1ecb87a23.psmdcp" Id="R19d955067fad4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea6e89002d54841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42397b5a1ebd405c93172fcc42dc5e56.psmdcp" Id="Rf3663a9e57a9407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2E0T3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>