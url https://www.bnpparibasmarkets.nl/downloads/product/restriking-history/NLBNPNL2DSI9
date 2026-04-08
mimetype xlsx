--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8477ad64f14cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c899b80f1b754451946f71d1a7f3ff81.psmdcp" Id="Rc542d6d05d7d40a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889318b21d53441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b0a1881fe2a4d50964094e393120482.psmdcp" Id="R448a4fc8a16844a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2DSI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>