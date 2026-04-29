--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889318b21d53441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b0a1881fe2a4d50964094e393120482.psmdcp" Id="R448a4fc8a16844a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7032a56aa434f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc459acc890d4c3080aaa8d525d67877.psmdcp" Id="R916127eafd7f4a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2DSI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>