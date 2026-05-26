--- v7 (2026-04-29)
+++ v8 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7032a56aa434f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc459acc890d4c3080aaa8d525d67877.psmdcp" Id="R916127eafd7f4a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5978f820693c4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/294abe14019d4d9790901136ee88eff5.psmdcp" Id="Rfd549ab5e59c4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2DSI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>