--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5978f820693c4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/294abe14019d4d9790901136ee88eff5.psmdcp" Id="Rfd549ab5e59c4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691022c323664ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/196b53ab946441dea19844c14d58da2c.psmdcp" Id="R85acc42929ea4a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2DSI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>