--- v7 (2026-03-25)
+++ v8 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77d5414117841e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7e0f035a28b400bba9527dff27490f2.psmdcp" Id="Rd65e216b5d604dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b7edcd3dab4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac9d6fe6b0fd4b0ab52cb8a1644b0b52.psmdcp" Id="R6f47492f60b54390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3T8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>