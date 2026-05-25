--- v8 (2026-04-19)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b7edcd3dab4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac9d6fe6b0fd4b0ab52cb8a1644b0b52.psmdcp" Id="R6f47492f60b54390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e1d88ff229430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd7fa4c96551497a9dd53d1aaff4917d.psmdcp" Id="Rab4c5c346c8a413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3T8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>