--- v9 (2026-05-25)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e1d88ff229430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd7fa4c96551497a9dd53d1aaff4917d.psmdcp" Id="Rab4c5c346c8a413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34bb8c38b314811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eb519991d504c888ce9ee39908e9d30.psmdcp" Id="R19361f53c61544b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3T8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>