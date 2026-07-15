--- v10 (2026-06-14)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34bb8c38b314811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eb519991d504c888ce9ee39908e9d30.psmdcp" Id="R19361f53c61544b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adc1e9acd3642b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67fded6f14be4a4c9f4b6106e8198ee8.psmdcp" Id="R8201f83ba0934fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3T8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>