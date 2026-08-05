--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adc1e9acd3642b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67fded6f14be4a4c9f4b6106e8198ee8.psmdcp" Id="R8201f83ba0934fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8388d74243c41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/980119438d0d4361be081f4492febdda.psmdcp" Id="Rb6c25e6db05e42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3T8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>