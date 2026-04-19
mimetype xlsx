--- v7 (2026-03-23)
+++ v8 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd340b53c770e48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e4657b1af584736afc980ea54c59752.psmdcp" Id="R81f3a8e001cc4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd390b9287fae4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad13a5435b6f476cb1abb7a3847dd7fe.psmdcp" Id="Ra21da79522854104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3S0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>