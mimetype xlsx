--- v8 (2026-04-19)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd390b9287fae4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad13a5435b6f476cb1abb7a3847dd7fe.psmdcp" Id="Ra21da79522854104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6335e910288e4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f501551553cf4ba1aa0d97913d173f7c.psmdcp" Id="R9d6dbfc67d6a48ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3S0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>