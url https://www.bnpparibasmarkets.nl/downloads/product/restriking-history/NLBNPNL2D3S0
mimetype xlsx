--- v9 (2026-05-25)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6335e910288e4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f501551553cf4ba1aa0d97913d173f7c.psmdcp" Id="R9d6dbfc67d6a48ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a529ece32d40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb658eca6c55459ba7df3c2e1c3bb3f6.psmdcp" Id="R5127c23a7dde4780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3S0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>