--- v10 (2026-06-14)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a529ece32d40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb658eca6c55459ba7df3c2e1c3bb3f6.psmdcp" Id="R5127c23a7dde4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2342115e58f45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b3025c1870848a4a7f4dcea4f062c8d.psmdcp" Id="R5577934d23524fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3S0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>