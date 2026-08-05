--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2342115e58f45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b3025c1870848a4a7f4dcea4f062c8d.psmdcp" Id="R5577934d23524fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f868e4b5ce4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09f56e46d31c48878aaa8e393a12ce1f.psmdcp" Id="R2f9e2884156b4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3S0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>