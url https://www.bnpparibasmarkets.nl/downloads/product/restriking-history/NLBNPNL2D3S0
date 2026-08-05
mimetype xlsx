--- v12 (2026-08-05)
+++ v13 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f868e4b5ce4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09f56e46d31c48878aaa8e393a12ce1f.psmdcp" Id="R2f9e2884156b4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a0448df40344301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87088a27e42c447691d3ee67b880a3b9.psmdcp" Id="R360e0fb23b1f4068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2D3S0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>