--- v5 (2026-03-30)
+++ v6 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9fd36307b346f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a2879b3ace94f3591a9ad83107142ac.psmdcp" Id="R7d08b341313b4f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ff437dd9944ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2040300956914b5d9b90e152026016dd.psmdcp" Id="Rf6dc0b1f42b943ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2AWK3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>