--- v6 (2026-04-21)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ff437dd9944ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2040300956914b5d9b90e152026016dd.psmdcp" Id="Rf6dc0b1f42b943ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336ac597e9c84ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6485e17877b4e5dbceb8a21ca20516e.psmdcp" Id="Rc778cf06fc7742e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2AWK3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>