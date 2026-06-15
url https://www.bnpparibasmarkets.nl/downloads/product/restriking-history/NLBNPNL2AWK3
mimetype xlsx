--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336ac597e9c84ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6485e17877b4e5dbceb8a21ca20516e.psmdcp" Id="Rc778cf06fc7742e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33dc978c5a16460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af4f9be7c424cad9f5f275f8b022d8a.psmdcp" Id="R5fcc5f083da741ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2AWK3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>