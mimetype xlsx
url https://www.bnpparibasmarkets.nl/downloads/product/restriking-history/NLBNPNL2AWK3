--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33dc978c5a16460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af4f9be7c424cad9f5f275f8b022d8a.psmdcp" Id="R5fcc5f083da741ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d5e013502742ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0954006b73bb4ffdb7c3e547ab2a6381.psmdcp" Id="R55de121279e74f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2AWK3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>