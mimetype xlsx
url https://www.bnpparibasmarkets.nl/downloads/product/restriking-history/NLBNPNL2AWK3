--- v9 (2026-07-15)
+++ v10 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d5e013502742ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0954006b73bb4ffdb7c3e547ab2a6381.psmdcp" Id="R55de121279e74f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6788cb61e074afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37e1551f788341bdaebf05bfddb68582.psmdcp" Id="R7dfa353df10745b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2AWK3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>