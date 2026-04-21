--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a84e4c369c4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0478f24740c4d78817906619f43125d.psmdcp" Id="R1ca885a02ae5496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1515ed880c11452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b75c3ee4fc9d482a924cd55fd89254db.psmdcp" Id="R0fd961bd400f4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2A879</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>