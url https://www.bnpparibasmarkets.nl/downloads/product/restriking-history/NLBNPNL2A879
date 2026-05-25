--- v8 (2026-04-21)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1515ed880c11452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b75c3ee4fc9d482a924cd55fd89254db.psmdcp" Id="R0fd961bd400f4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e17b4c182cf4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d920aa1a2a0a4363be4461b955e9dd8e.psmdcp" Id="Rf594bee3ec94488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2A879</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>