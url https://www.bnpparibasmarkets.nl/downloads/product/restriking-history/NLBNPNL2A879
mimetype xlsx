--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e17b4c182cf4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d920aa1a2a0a4363be4461b955e9dd8e.psmdcp" Id="Rf594bee3ec94488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d76ea82dce48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd0b62494c0343e9b801342bfe96ea05.psmdcp" Id="R71c053879c914098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2A879</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>