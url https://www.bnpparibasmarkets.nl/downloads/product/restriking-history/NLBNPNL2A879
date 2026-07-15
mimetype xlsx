--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d76ea82dce48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd0b62494c0343e9b801342bfe96ea05.psmdcp" Id="R71c053879c914098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8caf3aabf74ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a498df11084638b3824b59b0686504.psmdcp" Id="R361fdbd7c3a94539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2A879</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>