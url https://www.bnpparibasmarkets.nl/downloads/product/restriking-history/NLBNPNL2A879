--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8caf3aabf74ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a498df11084638b3824b59b0686504.psmdcp" Id="R361fdbd7c3a94539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f51f452caac447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6479a44cec74537a6f8248ac9934ae8.psmdcp" Id="R34a2ed9f79b148b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2A879</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>