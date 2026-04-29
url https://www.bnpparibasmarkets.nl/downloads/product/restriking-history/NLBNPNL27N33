--- v7 (2026-03-31)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e6ec0cba4842a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9840089c1b847a6baba51738ebf1c8b.psmdcp" Id="R7e57f76fc9ae4b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94e11d86c3641aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74a44e7ff33b41debc3b9e241ad7dd6a.psmdcp" Id="R63b8fa870caf4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27N33</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>