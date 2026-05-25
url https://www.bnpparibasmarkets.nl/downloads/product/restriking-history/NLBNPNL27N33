--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94e11d86c3641aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74a44e7ff33b41debc3b9e241ad7dd6a.psmdcp" Id="R63b8fa870caf4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548e2679486a402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dac426a8be749f8bba4d050ecb45970.psmdcp" Id="R3ba4e319298f4e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27N33</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>