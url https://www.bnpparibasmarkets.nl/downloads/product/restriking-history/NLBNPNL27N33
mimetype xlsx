--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548e2679486a402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dac426a8be749f8bba4d050ecb45970.psmdcp" Id="R3ba4e319298f4e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcbe01e9d734071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21aa982e181c44bcad940b93574d7060.psmdcp" Id="R341728a92d97486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27N33</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>