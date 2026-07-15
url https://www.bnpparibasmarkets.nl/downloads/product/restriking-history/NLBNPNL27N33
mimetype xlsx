--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcbe01e9d734071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21aa982e181c44bcad940b93574d7060.psmdcp" Id="R341728a92d97486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b418233585406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d92235d28480429fb4a45407d358a58c.psmdcp" Id="R75f03ee7d7b346f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27N33</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>