--- v11 (2026-07-15)
+++ v12 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b418233585406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d92235d28480429fb4a45407d358a58c.psmdcp" Id="R75f03ee7d7b346f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484a2494999944cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a7e035494a143e98e8ea8079b575e9c.psmdcp" Id="Ra78191d1bcae4403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27N33</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>