--- v12 (2026-08-06)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484a2494999944cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a7e035494a143e98e8ea8079b575e9c.psmdcp" Id="Ra78191d1bcae4403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae88b9795c2d43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b020e1c1a23a4660b33ce565cd8903ff.psmdcp" Id="Rd5c95e10cc014e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27N33</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>