--- v7 (2026-03-31)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35c60ccf4494936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58119c26402143468dfae196f51c230b.psmdcp" Id="Rf7422a29beb34d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c81e08d1f734767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c080e4d692441ec8aa6b173e5a4ab6e.psmdcp" Id="R6884b3d4e10c4c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27MG5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>