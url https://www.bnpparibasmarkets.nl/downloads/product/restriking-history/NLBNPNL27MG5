--- v8 (2026-05-01)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c81e08d1f734767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c080e4d692441ec8aa6b173e5a4ab6e.psmdcp" Id="R6884b3d4e10c4c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39d70f34e1a4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef155165ab3742d1b902253da31a947d.psmdcp" Id="R93d5d2a30ea740fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27MG5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>