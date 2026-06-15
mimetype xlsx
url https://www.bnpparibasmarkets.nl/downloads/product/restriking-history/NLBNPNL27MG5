--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39d70f34e1a4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef155165ab3742d1b902253da31a947d.psmdcp" Id="R93d5d2a30ea740fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda14427b6496415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91a637e99f7498888b2ebbc0c301119.psmdcp" Id="Raf91933d09194fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27MG5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>