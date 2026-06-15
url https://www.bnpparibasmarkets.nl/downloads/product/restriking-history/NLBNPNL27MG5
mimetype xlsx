--- v10 (2026-06-15)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda14427b6496415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91a637e99f7498888b2ebbc0c301119.psmdcp" Id="Raf91933d09194fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9d95c801424a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1032bd194bc042fa8a67cea98272a72f.psmdcp" Id="R9e30cd84df3246e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27MG5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>