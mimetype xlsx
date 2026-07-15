--- v11 (2026-06-15)
+++ v12 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9d95c801424a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1032bd194bc042fa8a67cea98272a72f.psmdcp" Id="R9e30cd84df3246e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e8a4b9cf6c48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bba2844c4be84b7abf6ab40fb8d7cbc4.psmdcp" Id="Rc844bbc36acf48b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27MG5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>