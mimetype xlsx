--- v12 (2026-07-15)
+++ v13 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e8a4b9cf6c48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bba2844c4be84b7abf6ab40fb8d7cbc4.psmdcp" Id="Rc844bbc36acf48b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e90d216a0a4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e14ea6dd5c1a499dbcbd847c2cdb4a4a.psmdcp" Id="Rf4c59ddac9cd401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL27MG5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>