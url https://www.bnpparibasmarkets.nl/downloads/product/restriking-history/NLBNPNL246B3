--- v6 (2026-03-26)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647f9707a3904303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4d9b5f409ee426183bb7d7d42b07bec.psmdcp" Id="R64e7b47f583d49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86bbfd8bef034b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b444dcb4f7994b8bb42a7597e18f90de.psmdcp" Id="Rc6a60bcbc6194532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL246B3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>