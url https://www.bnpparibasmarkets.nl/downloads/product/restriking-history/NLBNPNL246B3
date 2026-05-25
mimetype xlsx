--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86bbfd8bef034b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b444dcb4f7994b8bb42a7597e18f90de.psmdcp" Id="Rc6a60bcbc6194532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R612db303f90e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e15e5d1be1964267b77c367c4e4e8b73.psmdcp" Id="R44c761e041834207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL246B3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>