--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R612db303f90e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e15e5d1be1964267b77c367c4e4e8b73.psmdcp" Id="R44c761e041834207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae1eb7051854ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/146ac312a4d54c93978635f82fe8f062.psmdcp" Id="Rea200cc3a367419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL246B3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>