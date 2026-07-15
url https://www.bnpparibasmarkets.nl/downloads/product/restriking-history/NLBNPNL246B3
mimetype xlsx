--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae1eb7051854ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/146ac312a4d54c93978635f82fe8f062.psmdcp" Id="Rea200cc3a367419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f665d902514133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0045c6a058743e1a09362c289901b39.psmdcp" Id="R820d16cfe00142d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL246B3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>