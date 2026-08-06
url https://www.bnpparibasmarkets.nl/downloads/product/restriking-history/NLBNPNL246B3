--- v10 (2026-07-15)
+++ v11 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f665d902514133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0045c6a058743e1a09362c289901b39.psmdcp" Id="R820d16cfe00142d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07adf68a9bad447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38f7e4e04e2346d8ab7e5780a6b085f9.psmdcp" Id="Rc15af2057dee4fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL246B3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>