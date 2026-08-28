--- v11 (2026-08-06)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07adf68a9bad447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38f7e4e04e2346d8ab7e5780a6b085f9.psmdcp" Id="Rc15af2057dee4fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2794f943e9104d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3262f1c7c41c4e778ff40a76be27896c.psmdcp" Id="R84bbcae89b8d49ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL246B3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>