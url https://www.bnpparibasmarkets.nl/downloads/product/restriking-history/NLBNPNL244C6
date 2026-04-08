--- v6 (2026-03-06)
+++ v7 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bfbeb8de19436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50d8120fadf541c789dc544f907f76c0.psmdcp" Id="R2f54d5dd0fd4414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f07255e60c48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f501223ab74247dca9f022bb532c3648.psmdcp" Id="R704e4ec811894056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL244C6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>