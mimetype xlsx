--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f07255e60c48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f501223ab74247dca9f022bb532c3648.psmdcp" Id="R704e4ec811894056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a744d7d2f304f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7ab0ef3de264741adae82beb0999a4d.psmdcp" Id="Raf3bdbf436bb4a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL244C6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>