--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a744d7d2f304f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7ab0ef3de264741adae82beb0999a4d.psmdcp" Id="Raf3bdbf436bb4a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3729a3ba9c4c448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bb70df707f34a1a941aec8e35d77a72.psmdcp" Id="R9415bb92504d46b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL244C6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>