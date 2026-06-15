--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3729a3ba9c4c448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bb70df707f34a1a941aec8e35d77a72.psmdcp" Id="R9415bb92504d46b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1685663f744ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/022a443856164bd9a32bf1d77b7ad23d.psmdcp" Id="R91f229b57c844834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL244C6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>