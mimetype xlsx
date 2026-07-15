--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1685663f744ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/022a443856164bd9a32bf1d77b7ad23d.psmdcp" Id="R91f229b57c844834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6334590a66d4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f39d66549fa4a2da415cb21c5651a95.psmdcp" Id="R2996584220a44f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL244C6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>