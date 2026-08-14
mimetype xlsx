--- v11 (2026-07-15)
+++ v12 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6334590a66d4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f39d66549fa4a2da415cb21c5651a95.psmdcp" Id="R2996584220a44f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c66c84b8e94e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6b40ee4a43f42d19bb6a8361194374c.psmdcp" Id="R531bbf9dda6e46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL244C6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>