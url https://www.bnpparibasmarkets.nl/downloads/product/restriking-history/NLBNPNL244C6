--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c66c84b8e94e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6b40ee4a43f42d19bb6a8361194374c.psmdcp" Id="R531bbf9dda6e46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c562627afc4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/182ee80ea49344a486780899e815532f.psmdcp" Id="R320f871065ce489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL244C6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>