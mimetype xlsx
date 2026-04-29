--- v6 (2026-03-25)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b96d8cedaab49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ff0c56b98b8413bb0e8d49ba9b4895e.psmdcp" Id="Rc243790de68b4183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3f7f2e7a13435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ad3dd79162641efbd346a0b9d602676.psmdcp" Id="Rfc55b8fae9094ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL21F21</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>