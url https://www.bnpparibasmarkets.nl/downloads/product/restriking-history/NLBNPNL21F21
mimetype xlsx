--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3f7f2e7a13435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ad3dd79162641efbd346a0b9d602676.psmdcp" Id="Rfc55b8fae9094ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c1dffd567d4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c61e9eed80344706a65fb290ce33650d.psmdcp" Id="Rb310ca86a28b4ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL21F21</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>