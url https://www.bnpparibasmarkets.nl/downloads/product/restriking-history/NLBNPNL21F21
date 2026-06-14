--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c1dffd567d4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c61e9eed80344706a65fb290ce33650d.psmdcp" Id="Rb310ca86a28b4ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780d6617d3d641ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f622541a27604e65abf75a508ac4bf6c.psmdcp" Id="R8bd5719d27b9491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL21F21</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>