--- v9 (2026-06-14)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780d6617d3d641ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f622541a27604e65abf75a508ac4bf6c.psmdcp" Id="R8bd5719d27b9491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6815d1c5d304f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5e8ab6a80ed417ea4f70631445ef59e.psmdcp" Id="R1805d1d907dc4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL21F21</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>