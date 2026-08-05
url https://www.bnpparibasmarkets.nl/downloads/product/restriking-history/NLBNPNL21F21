--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6815d1c5d304f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5e8ab6a80ed417ea4f70631445ef59e.psmdcp" Id="R1805d1d907dc4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a5c00c766d47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a59396b1af14b28b63044d4af1334b7.psmdcp" Id="R391398e462d54cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL21F21</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>