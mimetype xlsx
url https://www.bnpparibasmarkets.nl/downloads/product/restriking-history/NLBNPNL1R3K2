--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e61eaac886419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82d7bc771c9e44cd83c3dd5524d73a9f.psmdcp" Id="R323da5ddb4574c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16e150b62a34362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cdf3e5ab5a9408dbfc400ac7dfaa3cd.psmdcp" Id="Rda69e1364fa74667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1R3K2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>