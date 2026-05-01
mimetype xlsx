--- v7 (2026-04-08)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16e150b62a34362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cdf3e5ab5a9408dbfc400ac7dfaa3cd.psmdcp" Id="Rda69e1364fa74667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528fe588376941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72fd628715044c9f9d72045311a88570.psmdcp" Id="Rb1a51e8f6493461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1R3K2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>