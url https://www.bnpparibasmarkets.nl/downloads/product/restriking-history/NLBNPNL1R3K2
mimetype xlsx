--- v8 (2026-05-01)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528fe588376941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72fd628715044c9f9d72045311a88570.psmdcp" Id="Rb1a51e8f6493461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038c8a49f25c4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e60c273b44149869c280fad9f11c39f.psmdcp" Id="R8b4c6deb8cea4b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1R3K2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>