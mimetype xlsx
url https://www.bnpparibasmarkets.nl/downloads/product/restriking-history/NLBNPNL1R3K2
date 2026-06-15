--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038c8a49f25c4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e60c273b44149869c280fad9f11c39f.psmdcp" Id="R8b4c6deb8cea4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f47e5786b641fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/458e3f00180a4575a34cc22ee95173b4.psmdcp" Id="Rbbf6db7abaf946f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1R3K2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>