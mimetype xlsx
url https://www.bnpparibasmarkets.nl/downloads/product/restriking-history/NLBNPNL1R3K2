--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f47e5786b641fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/458e3f00180a4575a34cc22ee95173b4.psmdcp" Id="Rbbf6db7abaf946f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb2f03af0ff04a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58029e869a9243b9a866a79566873043.psmdcp" Id="R0ee1adf7a2ac4047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1R3K2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>