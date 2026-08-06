--- v11 (2026-07-15)
+++ v12 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb2f03af0ff04a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58029e869a9243b9a866a79566873043.psmdcp" Id="R0ee1adf7a2ac4047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde406073953d4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ee0132bcbbc4ce3b75c7ef881e4cb49.psmdcp" Id="Re4079be621c54982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1R3K2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>