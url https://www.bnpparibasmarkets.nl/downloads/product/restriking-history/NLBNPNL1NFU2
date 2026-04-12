--- v6 (2026-03-20)
+++ v7 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e841a0415e34a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/439af692631341888e8d9bd7c53a4463.psmdcp" Id="Re9bf943562ab4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f2f6f3c80a40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc6e3505669b4fb99f96d8c5eab435b3.psmdcp" Id="Rde86de1818004ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1NFU2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>