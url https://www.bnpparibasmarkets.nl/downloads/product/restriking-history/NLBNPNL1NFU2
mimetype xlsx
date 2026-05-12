--- v7 (2026-04-12)
+++ v8 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f2f6f3c80a40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc6e3505669b4fb99f96d8c5eab435b3.psmdcp" Id="Rde86de1818004ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b3a13ae0ad460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c08e249822f9414884733241036e0deb.psmdcp" Id="Rc2129265381f4a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1NFU2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>