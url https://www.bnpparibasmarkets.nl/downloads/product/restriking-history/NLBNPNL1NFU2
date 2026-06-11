--- v8 (2026-05-12)
+++ v9 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b3a13ae0ad460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c08e249822f9414884733241036e0deb.psmdcp" Id="Rc2129265381f4a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra357294365144cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c5f88236a5d44b08ca09c1ea8766e13.psmdcp" Id="Re8e2f6336e3d4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1NFU2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>