--- v9 (2026-06-11)
+++ v10 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra357294365144cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c5f88236a5d44b08ca09c1ea8766e13.psmdcp" Id="Re8e2f6336e3d4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383f89413a1a40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c62585ecf1c846a08af0838be1a460ea.psmdcp" Id="Rc312f27ac8a44bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL1NFU2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>