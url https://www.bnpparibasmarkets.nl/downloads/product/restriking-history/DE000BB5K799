--- v0 (2026-03-26)
+++ v1 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d600f87c3a4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7343163af92d4faf883780afa1d68625.psmdcp" Id="Rcd984f76b8574fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503e8154e2724323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e67f71ab587f408190b3c1bffe04a1ca.psmdcp" Id="R571f2b82d6dd4e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5K799</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,97 +390,335 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E3"/>
+  <x:dimension ref="A1:E17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C3" s="0">
+        <x:v>6.62</x:v>
+      </x:c>
+      <x:c r="D3" s="0">
+        <x:v>210.704</x:v>
+      </x:c>
+      <x:c r="E3" s="0">
+        <x:v>263.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:5">
+      <x:c r="A4" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C4" s="0">
+        <x:v>5.54</x:v>
+      </x:c>
+      <x:c r="D4" s="0">
+        <x:v>200.912</x:v>
+      </x:c>
+      <x:c r="E4" s="0">
+        <x:v>251.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:5">
+      <x:c r="A5" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C5" s="0">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c r="D5" s="0">
+        <x:v>195.248</x:v>
+      </x:c>
+      <x:c r="E5" s="0">
+        <x:v>244.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C6" s="0">
+        <x:v>4.22</x:v>
+      </x:c>
+      <x:c r="D6" s="0">
+        <x:v>186.88</x:v>
+      </x:c>
+      <x:c r="E6" s="0">
+        <x:v>233.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C7" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D7" s="0">
+        <x:v>188.912</x:v>
+      </x:c>
+      <x:c r="E7" s="0">
+        <x:v>236.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C8" s="0">
+        <x:v>3.74</x:v>
+      </x:c>
+      <x:c r="D8" s="0">
+        <x:v>180.76</x:v>
+      </x:c>
+      <x:c r="E8" s="0">
+        <x:v>225.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C9" s="0">
+        <x:v>3.99</x:v>
+      </x:c>
+      <x:c r="D9" s="0">
+        <x:v>183.592</x:v>
+      </x:c>
+      <x:c r="E9" s="0">
+        <x:v>229.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C10" s="0">
+        <x:v>5.99</x:v>
+      </x:c>
+      <x:c r="D10" s="0">
+        <x:v>200.256</x:v>
+      </x:c>
+      <x:c r="E10" s="0">
+        <x:v>250.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C11" s="0">
+        <x:v>6.37</x:v>
+      </x:c>
+      <x:c r="D11" s="0">
+        <x:v>203.264</x:v>
+      </x:c>
+      <x:c r="E11" s="0">
+        <x:v>254.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C12" s="0">
+        <x:v>6.29</x:v>
+      </x:c>
+      <x:c r="D12" s="0">
+        <x:v>202.496</x:v>
+      </x:c>
+      <x:c r="E12" s="0">
+        <x:v>253.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C13" s="0">
+        <x:v>5.94</x:v>
+      </x:c>
+      <x:c r="D13" s="0">
+        <x:v>199.488</x:v>
+      </x:c>
+      <x:c r="E13" s="0">
+        <x:v>249.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C14" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D14" s="0">
+        <x:v>188.168</x:v>
+      </x:c>
+      <x:c r="E14" s="0">
+        <x:v>235.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C15" s="0">
+        <x:v>4.79</x:v>
+      </x:c>
+      <x:c r="D15" s="0">
+        <x:v>188.408</x:v>
+      </x:c>
+      <x:c r="E15" s="0">
+        <x:v>235.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C16" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D16" s="0">
+        <x:v>193.024</x:v>
+      </x:c>
+      <x:c r="E16" s="0">
+        <x:v>241.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="1">
         <x:v>46106.8850925926</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="0">
+      <x:c r="B17" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C17" s="0">
         <x:v>5.8</x:v>
       </x:c>
-      <x:c r="D3" s="0">
+      <x:c r="D17" s="0">
         <x:v>197.232</x:v>
       </x:c>
-      <x:c r="E3" s="0">
+      <x:c r="E17" s="0">
         <x:v>246.54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>