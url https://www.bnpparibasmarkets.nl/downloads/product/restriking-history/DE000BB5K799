--- v1 (2026-04-18)
+++ v2 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503e8154e2724323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e67f71ab587f408190b3c1bffe04a1ca.psmdcp" Id="R571f2b82d6dd4e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1d3eff65854b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6feec88225284b18892dada19588966b.psmdcp" Id="Rb4864c5b6c44427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5K799</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,335 +390,624 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E17"/>
+  <x:dimension ref="A1:E34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>6.62</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>210.704</x:v>
+        <x:v>242.472</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>263.38</x:v>
+        <x:v>303.09</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46154.9297800926</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>5.54</x:v>
+        <x:v>10.91</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>200.912</x:v>
+        <x:v>246.976</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>251.14</x:v>
+        <x:v>308.72</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>4.97</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>195.248</x:v>
+        <x:v>235.72</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>244.06</x:v>
+        <x:v>294.65</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>4.22</x:v>
+        <x:v>9.82</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>186.88</x:v>
+        <x:v>239.576</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>233.6</x:v>
+        <x:v>299.47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>4.41</x:v>
+        <x:v>9.08</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>188.912</x:v>
+        <x:v>234.736</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>236.14</x:v>
+        <x:v>293.42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>3.74</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>180.76</x:v>
+        <x:v>212.208</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>225.95</x:v>
+        <x:v>265.26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>3.99</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>183.592</x:v>
+        <x:v>213.344</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>229.49</x:v>
+        <x:v>266.68</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>5.99</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>200.256</x:v>
+        <x:v>211.752</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>250.32</x:v>
+        <x:v>264.69</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.19</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>203.264</x:v>
+        <x:v>200.664</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>254.08</x:v>
+        <x:v>250.83</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.88</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>202.496</x:v>
+        <x:v>206.632</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>253.12</x:v>
+        <x:v>258.29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>5.94</x:v>
+        <x:v>5.87</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>199.488</x:v>
+        <x:v>206.56</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>249.36</x:v>
+        <x:v>258.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.48</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>188.168</x:v>
+        <x:v>211.504</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>235.21</x:v>
+        <x:v>264.38</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>4.79</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>188.408</x:v>
+        <x:v>202.872</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>235.51</x:v>
+        <x:v>253.59</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>5.3</x:v>
+        <x:v>5.97</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>193.024</x:v>
+        <x:v>206.488</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>241.28</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
+        <x:v>46134.9271527778</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C17" s="0">
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="D17" s="0">
+        <x:v>215.632</x:v>
+      </x:c>
+      <x:c r="E17" s="0">
+        <x:v>269.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="1">
+        <x:v>46133.9273032407</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C18" s="0">
+        <x:v>6.41</x:v>
+      </x:c>
+      <x:c r="D18" s="0">
+        <x:v>209.144</x:v>
+      </x:c>
+      <x:c r="E18" s="0">
+        <x:v>261.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5">
+      <x:c r="A19" s="1">
+        <x:v>46132.9453819444</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C19" s="0">
+        <x:v>6.68</x:v>
+      </x:c>
+      <x:c r="D19" s="0">
+        <x:v>211.288</x:v>
+      </x:c>
+      <x:c r="E19" s="0">
+        <x:v>264.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C20" s="0">
+        <x:v>6.62</x:v>
+      </x:c>
+      <x:c r="D20" s="0">
+        <x:v>210.704</x:v>
+      </x:c>
+      <x:c r="E20" s="0">
+        <x:v>263.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C21" s="0">
+        <x:v>5.54</x:v>
+      </x:c>
+      <x:c r="D21" s="0">
+        <x:v>200.912</x:v>
+      </x:c>
+      <x:c r="E21" s="0">
+        <x:v>251.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C22" s="0">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c r="D22" s="0">
+        <x:v>195.248</x:v>
+      </x:c>
+      <x:c r="E22" s="0">
+        <x:v>244.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C23" s="0">
+        <x:v>4.22</x:v>
+      </x:c>
+      <x:c r="D23" s="0">
+        <x:v>186.88</x:v>
+      </x:c>
+      <x:c r="E23" s="0">
+        <x:v>233.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5">
+      <x:c r="A24" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C24" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D24" s="0">
+        <x:v>188.912</x:v>
+      </x:c>
+      <x:c r="E24" s="0">
+        <x:v>236.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5">
+      <x:c r="A25" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C25" s="0">
+        <x:v>3.74</x:v>
+      </x:c>
+      <x:c r="D25" s="0">
+        <x:v>180.76</x:v>
+      </x:c>
+      <x:c r="E25" s="0">
+        <x:v>225.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5">
+      <x:c r="A26" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C26" s="0">
+        <x:v>3.99</x:v>
+      </x:c>
+      <x:c r="D26" s="0">
+        <x:v>183.592</x:v>
+      </x:c>
+      <x:c r="E26" s="0">
+        <x:v>229.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5">
+      <x:c r="A27" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C27" s="0">
+        <x:v>5.99</x:v>
+      </x:c>
+      <x:c r="D27" s="0">
+        <x:v>200.256</x:v>
+      </x:c>
+      <x:c r="E27" s="0">
+        <x:v>250.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5">
+      <x:c r="A28" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C28" s="0">
+        <x:v>6.37</x:v>
+      </x:c>
+      <x:c r="D28" s="0">
+        <x:v>203.264</x:v>
+      </x:c>
+      <x:c r="E28" s="0">
+        <x:v>254.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5">
+      <x:c r="A29" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C29" s="0">
+        <x:v>6.29</x:v>
+      </x:c>
+      <x:c r="D29" s="0">
+        <x:v>202.496</x:v>
+      </x:c>
+      <x:c r="E29" s="0">
+        <x:v>253.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5">
+      <x:c r="A30" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C30" s="0">
+        <x:v>5.94</x:v>
+      </x:c>
+      <x:c r="D30" s="0">
+        <x:v>199.488</x:v>
+      </x:c>
+      <x:c r="E30" s="0">
+        <x:v>249.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5">
+      <x:c r="A31" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C31" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D31" s="0">
+        <x:v>188.168</x:v>
+      </x:c>
+      <x:c r="E31" s="0">
+        <x:v>235.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5">
+      <x:c r="A32" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C32" s="0">
+        <x:v>4.79</x:v>
+      </x:c>
+      <x:c r="D32" s="0">
+        <x:v>188.408</x:v>
+      </x:c>
+      <x:c r="E32" s="0">
+        <x:v>235.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5">
+      <x:c r="A33" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C33" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D33" s="0">
+        <x:v>193.024</x:v>
+      </x:c>
+      <x:c r="E33" s="0">
+        <x:v>241.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5">
+      <x:c r="A34" s="1">
         <x:v>46106.8850925926</x:v>
       </x:c>
-      <x:c r="B17" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C17" s="0">
+      <x:c r="B34" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C34" s="0">
         <x:v>5.8</x:v>
       </x:c>
-      <x:c r="D17" s="0">
+      <x:c r="D34" s="0">
         <x:v>197.232</x:v>
       </x:c>
-      <x:c r="E17" s="0">
+      <x:c r="E34" s="0">
         <x:v>246.54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>