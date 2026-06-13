--- v2 (2026-05-15)
+++ v3 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1d3eff65854b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6feec88225284b18892dada19588966b.psmdcp" Id="Rb4864c5b6c44427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f70d2ba58334fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a54cd45fa6c4416fa719ebc914dbdce7.psmdcp" Id="Rc34a5a920b924d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5K799</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,624 +390,964 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E34"/>
+  <x:dimension ref="A1:E54"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>10.1</x:v>
+        <x:v>10.94</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>242.472</x:v>
+        <x:v>274.24</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>303.09</x:v>
+        <x:v>342.8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>10.91</x:v>
+        <x:v>12.59</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>246.976</x:v>
+        <x:v>283.528</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>308.72</x:v>
+        <x:v>354.41</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>9.17</x:v>
+        <x:v>11.77</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>235.72</x:v>
+        <x:v>278.624</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>294.65</x:v>
+        <x:v>348.28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>9.82</x:v>
+        <x:v>10.77</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>239.576</x:v>
+        <x:v>272.224</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>299.47</x:v>
+        <x:v>340.28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>9.08</x:v>
+        <x:v>12.52</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>234.736</x:v>
+        <x:v>282.048</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>293.42</x:v>
+        <x:v>352.56</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>6.37</x:v>
+        <x:v>12.29</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>212.208</x:v>
+        <x:v>280.592</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>265.26</x:v>
+        <x:v>350.74</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>6.52</x:v>
+        <x:v>17.82</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>213.344</x:v>
+        <x:v>304.144</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>266.68</x:v>
+        <x:v>380.18</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>6.33</x:v>
+        <x:v>15.79</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>211.752</x:v>
+        <x:v>294.656</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>264.69</x:v>
+        <x:v>368.32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>5.19</x:v>
+        <x:v>22.66</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>200.664</x:v>
+        <x:v>318.768</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>250.83</x:v>
+        <x:v>398.46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>5.88</x:v>
+        <x:v>23.97</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>206.632</x:v>
+        <x:v>323.104</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>258.29</x:v>
+        <x:v>403.88</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>5.87</x:v>
+        <x:v>13.22</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>206.56</x:v>
+        <x:v>268.44</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>258.2</x:v>
+        <x:v>335.55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>6.48</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>211.504</x:v>
+        <x:v>260.544</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>264.38</x:v>
+        <x:v>325.68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>5.55</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>202.872</x:v>
+        <x:v>235.568</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>253.59</x:v>
+        <x:v>294.46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>5.97</x:v>
+        <x:v>9.97</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>206.488</x:v>
+        <x:v>245.88</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>258.11</x:v>
+        <x:v>307.35</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>7.2</x:v>
+        <x:v>12.99</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>215.632</x:v>
+        <x:v>260.904</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>269.54</x:v>
+        <x:v>326.13</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>6.41</x:v>
+        <x:v>11.73</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>209.144</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>261.43</x:v>
+        <x:v>317.5</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>6.68</x:v>
+        <x:v>13.67</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>211.288</x:v>
+        <x:v>263.312</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>264.11</x:v>
+        <x:v>329.14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>6.62</x:v>
+        <x:v>14.65</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>210.704</x:v>
+        <x:v>267.744</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>263.38</x:v>
+        <x:v>334.68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>5.54</x:v>
+        <x:v>13.87</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>200.912</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>251.14</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>4.97</x:v>
+        <x:v>11.31</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>195.248</x:v>
+        <x:v>249.728</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>244.06</x:v>
+        <x:v>312.16</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>4.22</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>186.88</x:v>
+        <x:v>242.472</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>233.6</x:v>
+        <x:v>303.09</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46154.9297800926</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>4.41</x:v>
+        <x:v>10.91</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>188.912</x:v>
+        <x:v>246.976</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>236.14</x:v>
+        <x:v>308.72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>3.74</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>180.76</x:v>
+        <x:v>235.72</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>225.95</x:v>
+        <x:v>294.65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>3.99</x:v>
+        <x:v>9.82</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>183.592</x:v>
+        <x:v>239.576</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>229.49</x:v>
+        <x:v>299.47</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>5.99</x:v>
+        <x:v>9.08</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>200.256</x:v>
+        <x:v>234.736</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>250.32</x:v>
+        <x:v>293.42</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
         <x:v>6.37</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>203.264</x:v>
+        <x:v>212.208</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>254.08</x:v>
+        <x:v>265.26</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>6.29</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>202.496</x:v>
+        <x:v>213.344</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>253.12</x:v>
+        <x:v>266.68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>5.94</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>199.488</x:v>
+        <x:v>211.752</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>249.36</x:v>
+        <x:v>264.69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.19</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>188.168</x:v>
+        <x:v>200.664</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>235.21</x:v>
+        <x:v>250.83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>4.79</x:v>
+        <x:v>5.88</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>188.408</x:v>
+        <x:v>206.632</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>235.51</x:v>
+        <x:v>258.29</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>5.3</x:v>
+        <x:v>5.87</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>193.024</x:v>
+        <x:v>206.56</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>241.28</x:v>
+        <x:v>258.2</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
+        <x:v>46139.9267939815</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C34" s="0">
+        <x:v>6.48</x:v>
+      </x:c>
+      <x:c r="D34" s="0">
+        <x:v>211.504</x:v>
+      </x:c>
+      <x:c r="E34" s="0">
+        <x:v>264.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5">
+      <x:c r="A35" s="1">
+        <x:v>46136.9261226852</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C35" s="0">
+        <x:v>5.55</x:v>
+      </x:c>
+      <x:c r="D35" s="0">
+        <x:v>202.872</x:v>
+      </x:c>
+      <x:c r="E35" s="0">
+        <x:v>253.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5">
+      <x:c r="A36" s="1">
+        <x:v>46135.9259027778</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C36" s="0">
+        <x:v>5.97</x:v>
+      </x:c>
+      <x:c r="D36" s="0">
+        <x:v>206.488</x:v>
+      </x:c>
+      <x:c r="E36" s="0">
+        <x:v>258.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5">
+      <x:c r="A37" s="1">
+        <x:v>46134.9271527778</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C37" s="0">
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="D37" s="0">
+        <x:v>215.632</x:v>
+      </x:c>
+      <x:c r="E37" s="0">
+        <x:v>269.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5">
+      <x:c r="A38" s="1">
+        <x:v>46133.9273032407</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C38" s="0">
+        <x:v>6.41</x:v>
+      </x:c>
+      <x:c r="D38" s="0">
+        <x:v>209.144</x:v>
+      </x:c>
+      <x:c r="E38" s="0">
+        <x:v>261.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5">
+      <x:c r="A39" s="1">
+        <x:v>46132.9453819444</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C39" s="0">
+        <x:v>6.68</x:v>
+      </x:c>
+      <x:c r="D39" s="0">
+        <x:v>211.288</x:v>
+      </x:c>
+      <x:c r="E39" s="0">
+        <x:v>264.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5">
+      <x:c r="A40" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C40" s="0">
+        <x:v>6.62</x:v>
+      </x:c>
+      <x:c r="D40" s="0">
+        <x:v>210.704</x:v>
+      </x:c>
+      <x:c r="E40" s="0">
+        <x:v>263.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C41" s="0">
+        <x:v>5.54</x:v>
+      </x:c>
+      <x:c r="D41" s="0">
+        <x:v>200.912</x:v>
+      </x:c>
+      <x:c r="E41" s="0">
+        <x:v>251.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C42" s="0">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c r="D42" s="0">
+        <x:v>195.248</x:v>
+      </x:c>
+      <x:c r="E42" s="0">
+        <x:v>244.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C43" s="0">
+        <x:v>4.22</x:v>
+      </x:c>
+      <x:c r="D43" s="0">
+        <x:v>186.88</x:v>
+      </x:c>
+      <x:c r="E43" s="0">
+        <x:v>233.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C44" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D44" s="0">
+        <x:v>188.912</x:v>
+      </x:c>
+      <x:c r="E44" s="0">
+        <x:v>236.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C45" s="0">
+        <x:v>3.74</x:v>
+      </x:c>
+      <x:c r="D45" s="0">
+        <x:v>180.76</x:v>
+      </x:c>
+      <x:c r="E45" s="0">
+        <x:v>225.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C46" s="0">
+        <x:v>3.99</x:v>
+      </x:c>
+      <x:c r="D46" s="0">
+        <x:v>183.592</x:v>
+      </x:c>
+      <x:c r="E46" s="0">
+        <x:v>229.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5">
+      <x:c r="A47" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C47" s="0">
+        <x:v>5.99</x:v>
+      </x:c>
+      <x:c r="D47" s="0">
+        <x:v>200.256</x:v>
+      </x:c>
+      <x:c r="E47" s="0">
+        <x:v>250.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C48" s="0">
+        <x:v>6.37</x:v>
+      </x:c>
+      <x:c r="D48" s="0">
+        <x:v>203.264</x:v>
+      </x:c>
+      <x:c r="E48" s="0">
+        <x:v>254.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C49" s="0">
+        <x:v>6.29</x:v>
+      </x:c>
+      <x:c r="D49" s="0">
+        <x:v>202.496</x:v>
+      </x:c>
+      <x:c r="E49" s="0">
+        <x:v>253.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C50" s="0">
+        <x:v>5.94</x:v>
+      </x:c>
+      <x:c r="D50" s="0">
+        <x:v>199.488</x:v>
+      </x:c>
+      <x:c r="E50" s="0">
+        <x:v>249.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C51" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D51" s="0">
+        <x:v>188.168</x:v>
+      </x:c>
+      <x:c r="E51" s="0">
+        <x:v>235.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C52" s="0">
+        <x:v>4.79</x:v>
+      </x:c>
+      <x:c r="D52" s="0">
+        <x:v>188.408</x:v>
+      </x:c>
+      <x:c r="E52" s="0">
+        <x:v>235.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C53" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D53" s="0">
+        <x:v>193.024</x:v>
+      </x:c>
+      <x:c r="E53" s="0">
+        <x:v>241.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="1">
         <x:v>46106.8850925926</x:v>
       </x:c>
-      <x:c r="B34" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C34" s="0">
+      <x:c r="B54" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C54" s="0">
         <x:v>5.8</x:v>
       </x:c>
-      <x:c r="D34" s="0">
+      <x:c r="D54" s="0">
         <x:v>197.232</x:v>
       </x:c>
-      <x:c r="E34" s="0">
+      <x:c r="E54" s="0">
         <x:v>246.54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>