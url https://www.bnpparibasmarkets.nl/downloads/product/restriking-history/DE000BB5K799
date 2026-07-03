--- v3 (2026-06-13)
+++ v4 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f70d2ba58334fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a54cd45fa6c4416fa719ebc914dbdce7.psmdcp" Id="Rc34a5a920b924d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb174fb0db3174e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6a25ba8b4f14459abded7baa084919a.psmdcp" Id="Raeba1a10a0b24e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5K799</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,964 +390,1185 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E54"/>
+  <x:dimension ref="A1:E67"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46185.9273842593</x:v>
+        <x:v>46205.9310300926</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>10.94</x:v>
+        <x:v>10.82</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>274.24</x:v>
+        <x:v>283.904</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>342.8</x:v>
+        <x:v>354.88</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46184.9272569444</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>12.59</x:v>
+        <x:v>11.4</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>283.528</x:v>
+        <x:v>287.504</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>354.41</x:v>
+        <x:v>359.38</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46183.9277893519</x:v>
+        <x:v>46203.9448032407</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>11.77</x:v>
+        <x:v>8.92</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>278.624</x:v>
+        <x:v>268.72</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>348.28</x:v>
+        <x:v>335.9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46182.9278819444</x:v>
+        <x:v>46202.9289351852</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>10.77</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>272.224</x:v>
+        <x:v>270.544</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>340.28</x:v>
+        <x:v>338.18</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46181.9277430556</x:v>
+        <x:v>46199.9281365741</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>12.52</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>282.048</x:v>
+        <x:v>251.208</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>352.56</x:v>
+        <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46178.9280671296</x:v>
+        <x:v>46198.927650463</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>12.29</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>280.592</x:v>
+        <x:v>235.28</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>350.74</x:v>
+        <x:v>294.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46177.9271990741</x:v>
+        <x:v>46197.9277777778</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>17.82</x:v>
+        <x:v>6.22</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>304.144</x:v>
+        <x:v>241.952</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>380.18</x:v>
+        <x:v>302.44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46176.9270486111</x:v>
+        <x:v>46196.9276041667</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>15.79</x:v>
+        <x:v>8.09</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>294.656</x:v>
+        <x:v>256.776</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>368.32</x:v>
+        <x:v>320.97</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46175.9272337963</x:v>
+        <x:v>46195.9274884259</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>22.66</x:v>
+        <x:v>7.92</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>318.768</x:v>
+        <x:v>255.328</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>398.46</x:v>
+        <x:v>319.16</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46174.9275462963</x:v>
+        <x:v>46191.9273263889</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>23.97</x:v>
+        <x:v>9.49</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>323.104</x:v>
+        <x:v>266.2</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>403.88</x:v>
+        <x:v>332.75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46171.9260532407</x:v>
+        <x:v>46190.9312731481</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>13.22</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>268.44</x:v>
+        <x:v>267.752</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>335.55</x:v>
+        <x:v>334.69</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46170.9273032407</x:v>
+        <x:v>46189.9283796296</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>11.8</x:v>
+        <x:v>11.61</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>260.544</x:v>
+        <x:v>279.048</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>325.68</x:v>
+        <x:v>348.81</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46169.9271759259</x:v>
+        <x:v>46188.9272685185</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>8.29</x:v>
+        <x:v>12.37</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>235.568</x:v>
+        <x:v>283.344</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>294.46</x:v>
+        <x:v>354.18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46168.9265972222</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>9.97</x:v>
+        <x:v>10.94</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>245.88</x:v>
+        <x:v>274.24</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>307.35</x:v>
+        <x:v>342.8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46164.9271180556</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>12.99</x:v>
+        <x:v>12.59</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>260.904</x:v>
+        <x:v>283.528</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>326.13</x:v>
+        <x:v>354.41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46163.9273263889</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>11.73</x:v>
+        <x:v>11.77</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>254</x:v>
+        <x:v>278.624</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>317.5</x:v>
+        <x:v>348.28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46162.9271875</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>13.67</x:v>
+        <x:v>10.77</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>263.312</x:v>
+        <x:v>272.224</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>329.14</x:v>
+        <x:v>340.28</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46161.9262037037</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>14.65</x:v>
+        <x:v>12.52</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>267.744</x:v>
+        <x:v>282.048</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>334.68</x:v>
+        <x:v>352.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>13.87</x:v>
+        <x:v>12.29</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>264</x:v>
+        <x:v>280.592</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>330</x:v>
+        <x:v>350.74</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46157.9303935185</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>11.31</x:v>
+        <x:v>17.82</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>249.728</x:v>
+        <x:v>304.144</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>312.16</x:v>
+        <x:v>380.18</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>10.1</x:v>
+        <x:v>15.79</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>242.472</x:v>
+        <x:v>294.656</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>303.09</x:v>
+        <x:v>368.32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>10.91</x:v>
+        <x:v>22.66</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>246.976</x:v>
+        <x:v>318.768</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>308.72</x:v>
+        <x:v>398.46</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>9.17</x:v>
+        <x:v>23.97</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>235.72</x:v>
+        <x:v>323.104</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>294.65</x:v>
+        <x:v>403.88</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>9.82</x:v>
+        <x:v>13.22</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>239.576</x:v>
+        <x:v>268.44</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>299.47</x:v>
+        <x:v>335.55</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>9.08</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>234.736</x:v>
+        <x:v>260.544</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>293.42</x:v>
+        <x:v>325.68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>6.37</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>212.208</x:v>
+        <x:v>235.568</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>265.26</x:v>
+        <x:v>294.46</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>6.52</x:v>
+        <x:v>9.97</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>213.344</x:v>
+        <x:v>245.88</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>266.68</x:v>
+        <x:v>307.35</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>6.33</x:v>
+        <x:v>12.99</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>211.752</x:v>
+        <x:v>260.904</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>264.69</x:v>
+        <x:v>326.13</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>5.19</x:v>
+        <x:v>11.73</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>200.664</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>250.83</x:v>
+        <x:v>317.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>5.88</x:v>
+        <x:v>13.67</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>206.632</x:v>
+        <x:v>263.312</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>258.29</x:v>
+        <x:v>329.14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>5.87</x:v>
+        <x:v>14.65</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>206.56</x:v>
+        <x:v>267.744</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>258.2</x:v>
+        <x:v>334.68</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>6.48</x:v>
+        <x:v>13.87</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>211.504</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>264.38</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>5.55</x:v>
+        <x:v>11.31</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>202.872</x:v>
+        <x:v>249.728</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>253.59</x:v>
+        <x:v>312.16</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>5.97</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>206.488</x:v>
+        <x:v>242.472</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>258.11</x:v>
+        <x:v>303.09</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46154.9297800926</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>7.2</x:v>
+        <x:v>10.91</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>215.632</x:v>
+        <x:v>246.976</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>269.54</x:v>
+        <x:v>308.72</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>6.41</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>209.144</x:v>
+        <x:v>235.72</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>261.43</x:v>
+        <x:v>294.65</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>6.68</x:v>
+        <x:v>9.82</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>211.288</x:v>
+        <x:v>239.576</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>264.11</x:v>
+        <x:v>299.47</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>6.62</x:v>
+        <x:v>9.08</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>210.704</x:v>
+        <x:v>234.736</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>263.38</x:v>
+        <x:v>293.42</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.54</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>200.912</x:v>
+        <x:v>212.208</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>251.14</x:v>
+        <x:v>265.26</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>4.97</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>195.248</x:v>
+        <x:v>213.344</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>244.06</x:v>
+        <x:v>266.68</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>4.22</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>186.88</x:v>
+        <x:v>211.752</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>233.6</x:v>
+        <x:v>264.69</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>4.41</x:v>
+        <x:v>5.19</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>188.912</x:v>
+        <x:v>200.664</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>236.14</x:v>
+        <x:v>250.83</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>3.74</x:v>
+        <x:v>5.88</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>180.76</x:v>
+        <x:v>206.632</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>225.95</x:v>
+        <x:v>258.29</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>3.99</x:v>
+        <x:v>5.87</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>183.592</x:v>
+        <x:v>206.56</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>229.49</x:v>
+        <x:v>258.2</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>5.99</x:v>
+        <x:v>6.48</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>200.256</x:v>
+        <x:v>211.504</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>250.32</x:v>
+        <x:v>264.38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>203.264</x:v>
+        <x:v>202.872</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>254.08</x:v>
+        <x:v>253.59</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.97</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>202.496</x:v>
+        <x:v>206.488</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>253.12</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46134.9271527778</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>5.94</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>199.488</x:v>
+        <x:v>215.632</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>249.36</x:v>
+        <x:v>269.54</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46133.9273032407</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.41</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>188.168</x:v>
+        <x:v>209.144</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>235.21</x:v>
+        <x:v>261.43</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46132.9453819444</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>4.79</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>188.408</x:v>
+        <x:v>211.288</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>235.51</x:v>
+        <x:v>264.11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>5.3</x:v>
+        <x:v>6.62</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>193.024</x:v>
+        <x:v>210.704</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>241.28</x:v>
+        <x:v>263.38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C54" s="0">
+        <x:v>5.54</x:v>
+      </x:c>
+      <x:c r="D54" s="0">
+        <x:v>200.912</x:v>
+      </x:c>
+      <x:c r="E54" s="0">
+        <x:v>251.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C55" s="0">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c r="D55" s="0">
+        <x:v>195.248</x:v>
+      </x:c>
+      <x:c r="E55" s="0">
+        <x:v>244.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C56" s="0">
+        <x:v>4.22</x:v>
+      </x:c>
+      <x:c r="D56" s="0">
+        <x:v>186.88</x:v>
+      </x:c>
+      <x:c r="E56" s="0">
+        <x:v>233.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C57" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D57" s="0">
+        <x:v>188.912</x:v>
+      </x:c>
+      <x:c r="E57" s="0">
+        <x:v>236.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C58" s="0">
+        <x:v>3.74</x:v>
+      </x:c>
+      <x:c r="D58" s="0">
+        <x:v>180.76</x:v>
+      </x:c>
+      <x:c r="E58" s="0">
+        <x:v>225.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C59" s="0">
+        <x:v>3.99</x:v>
+      </x:c>
+      <x:c r="D59" s="0">
+        <x:v>183.592</x:v>
+      </x:c>
+      <x:c r="E59" s="0">
+        <x:v>229.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C60" s="0">
+        <x:v>5.99</x:v>
+      </x:c>
+      <x:c r="D60" s="0">
+        <x:v>200.256</x:v>
+      </x:c>
+      <x:c r="E60" s="0">
+        <x:v>250.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C61" s="0">
+        <x:v>6.37</x:v>
+      </x:c>
+      <x:c r="D61" s="0">
+        <x:v>203.264</x:v>
+      </x:c>
+      <x:c r="E61" s="0">
+        <x:v>254.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C62" s="0">
+        <x:v>6.29</x:v>
+      </x:c>
+      <x:c r="D62" s="0">
+        <x:v>202.496</x:v>
+      </x:c>
+      <x:c r="E62" s="0">
+        <x:v>253.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C63" s="0">
+        <x:v>5.94</x:v>
+      </x:c>
+      <x:c r="D63" s="0">
+        <x:v>199.488</x:v>
+      </x:c>
+      <x:c r="E63" s="0">
+        <x:v>249.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C64" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D64" s="0">
+        <x:v>188.168</x:v>
+      </x:c>
+      <x:c r="E64" s="0">
+        <x:v>235.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C65" s="0">
+        <x:v>4.79</x:v>
+      </x:c>
+      <x:c r="D65" s="0">
+        <x:v>188.408</x:v>
+      </x:c>
+      <x:c r="E65" s="0">
+        <x:v>235.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C66" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D66" s="0">
+        <x:v>193.024</x:v>
+      </x:c>
+      <x:c r="E66" s="0">
+        <x:v>241.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="1">
         <x:v>46106.8850925926</x:v>
       </x:c>
-      <x:c r="B54" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C54" s="0">
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
         <x:v>5.8</x:v>
       </x:c>
-      <x:c r="D54" s="0">
+      <x:c r="D67" s="0">
         <x:v>197.232</x:v>
       </x:c>
-      <x:c r="E54" s="0">
+      <x:c r="E67" s="0">
         <x:v>246.54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>