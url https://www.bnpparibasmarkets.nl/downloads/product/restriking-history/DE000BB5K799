--- v4 (2026-07-03)
+++ v5 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb174fb0db3174e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6a25ba8b4f14459abded7baa084919a.psmdcp" Id="Raeba1a10a0b24e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c451458144b4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea53225f03044f281b583ae9b976a07.psmdcp" Id="R6e9462a66eb848be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5K799</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1185 +390,1440 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E67"/>
+  <x:dimension ref="A1:E82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46205.9310300926</x:v>
+        <x:v>46227.9293865741</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>10.82</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>283.904</x:v>
+        <x:v>238.576</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>354.88</x:v>
+        <x:v>298.22</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46226.9278819444</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>11.4</x:v>
+        <x:v>4.97</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>287.504</x:v>
+        <x:v>239.312</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>359.38</x:v>
+        <x:v>299.14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46203.9448032407</x:v>
+        <x:v>46225.9375231481</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>8.92</x:v>
+        <x:v>5.38</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>268.72</x:v>
+        <x:v>243.976</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>335.9</x:v>
+        <x:v>304.97</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46202.9289351852</x:v>
+        <x:v>46224.9275</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>9.17</x:v>
+        <x:v>5.58</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>270.544</x:v>
+        <x:v>246.12</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>338.18</x:v>
+        <x:v>307.65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46199.9281365741</x:v>
+        <x:v>46223.9276736111</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>7.02</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>251.208</x:v>
+        <x:v>258.688</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>314.01</x:v>
+        <x:v>323.36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46198.927650463</x:v>
+        <x:v>46220.9277083333</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>5.53</x:v>
+        <x:v>6.08</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>235.28</x:v>
+        <x:v>249.864</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>294.1</x:v>
+        <x:v>312.33</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46197.9277777778</x:v>
+        <x:v>46219.9275347222</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>6.22</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>241.952</x:v>
+        <x:v>262.88</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>302.44</x:v>
+        <x:v>328.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46196.9276041667</x:v>
+        <x:v>46218.9279282407</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>8.09</x:v>
+        <x:v>8.02</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>256.776</x:v>
+        <x:v>266.432</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>320.97</x:v>
+        <x:v>333.04</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46195.9274884259</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>7.92</x:v>
+        <x:v>9.28</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>255.328</x:v>
+        <x:v>275.736</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>319.16</x:v>
+        <x:v>344.67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46191.9273263889</x:v>
+        <x:v>46216.9278819444</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>9.49</x:v>
+        <x:v>8.61</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>266.2</x:v>
+        <x:v>270.376</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>332.75</x:v>
+        <x:v>337.97</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46190.9312731481</x:v>
+        <x:v>46213.9268865741</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>9.72</x:v>
+        <x:v>9.06</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>267.752</x:v>
+        <x:v>273.664</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>334.69</x:v>
+        <x:v>342.08</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46189.9283796296</x:v>
+        <x:v>46212.9353356482</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>11.61</x:v>
+        <x:v>11.76</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>279.048</x:v>
+        <x:v>290.296</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>348.81</x:v>
+        <x:v>362.87</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46188.9272685185</x:v>
+        <x:v>46211.9274421296</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>12.37</x:v>
+        <x:v>11.33</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>283.344</x:v>
+        <x:v>287.52</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>354.18</x:v>
+        <x:v>359.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46185.9273842593</x:v>
+        <x:v>46210.9277893519</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>10.94</x:v>
+        <x:v>11.58</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>274.24</x:v>
+        <x:v>289.056</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>342.8</x:v>
+        <x:v>361.32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46184.9272569444</x:v>
+        <x:v>46209.9311226852</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>12.59</x:v>
+        <x:v>11.17</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>283.528</x:v>
+        <x:v>286.328</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>354.41</x:v>
+        <x:v>357.91</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46183.9277893519</x:v>
+        <x:v>46205.9310300926</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>11.77</x:v>
+        <x:v>10.82</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>278.624</x:v>
+        <x:v>283.904</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>348.28</x:v>
+        <x:v>354.88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46182.9278819444</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>10.77</x:v>
+        <x:v>11.4</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>272.224</x:v>
+        <x:v>287.504</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>340.28</x:v>
+        <x:v>359.38</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46181.9277430556</x:v>
+        <x:v>46203.9448032407</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>12.52</x:v>
+        <x:v>8.92</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>282.048</x:v>
+        <x:v>268.72</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>352.56</x:v>
+        <x:v>335.9</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46178.9280671296</x:v>
+        <x:v>46202.9289351852</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>12.29</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>280.592</x:v>
+        <x:v>270.544</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>350.74</x:v>
+        <x:v>338.18</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46177.9271990741</x:v>
+        <x:v>46199.9281365741</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>17.82</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>304.144</x:v>
+        <x:v>251.208</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>380.18</x:v>
+        <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46176.9270486111</x:v>
+        <x:v>46198.927650463</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>15.79</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>294.656</x:v>
+        <x:v>235.28</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>368.32</x:v>
+        <x:v>294.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46175.9272337963</x:v>
+        <x:v>46197.9277777778</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>22.66</x:v>
+        <x:v>6.22</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>318.768</x:v>
+        <x:v>241.952</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>398.46</x:v>
+        <x:v>302.44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46174.9275462963</x:v>
+        <x:v>46196.9276041667</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>23.97</x:v>
+        <x:v>8.09</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>323.104</x:v>
+        <x:v>256.776</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>403.88</x:v>
+        <x:v>320.97</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46171.9260532407</x:v>
+        <x:v>46195.9274884259</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>13.22</x:v>
+        <x:v>7.92</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>268.44</x:v>
+        <x:v>255.328</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>335.55</x:v>
+        <x:v>319.16</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46170.9273032407</x:v>
+        <x:v>46191.9273263889</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>11.8</x:v>
+        <x:v>9.49</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>260.544</x:v>
+        <x:v>266.2</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>325.68</x:v>
+        <x:v>332.75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46169.9271759259</x:v>
+        <x:v>46190.9312731481</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>8.29</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>235.568</x:v>
+        <x:v>267.752</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>294.46</x:v>
+        <x:v>334.69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46168.9265972222</x:v>
+        <x:v>46189.9283796296</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>9.97</x:v>
+        <x:v>11.61</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>245.88</x:v>
+        <x:v>279.048</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>307.35</x:v>
+        <x:v>348.81</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46164.9271180556</x:v>
+        <x:v>46188.9272685185</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>12.99</x:v>
+        <x:v>12.37</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>260.904</x:v>
+        <x:v>283.344</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>326.13</x:v>
+        <x:v>354.18</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46163.9273263889</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>11.73</x:v>
+        <x:v>10.94</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>254</x:v>
+        <x:v>274.24</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>317.5</x:v>
+        <x:v>342.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46162.9271875</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>13.67</x:v>
+        <x:v>12.59</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>263.312</x:v>
+        <x:v>283.528</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>329.14</x:v>
+        <x:v>354.41</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46161.9262037037</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>14.65</x:v>
+        <x:v>11.77</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>267.744</x:v>
+        <x:v>278.624</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>334.68</x:v>
+        <x:v>348.28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>13.87</x:v>
+        <x:v>10.77</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>264</x:v>
+        <x:v>272.224</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>330</x:v>
+        <x:v>340.28</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46157.9303935185</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>11.31</x:v>
+        <x:v>12.52</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>249.728</x:v>
+        <x:v>282.048</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>312.16</x:v>
+        <x:v>352.56</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>10.1</x:v>
+        <x:v>12.29</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>242.472</x:v>
+        <x:v>280.592</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>303.09</x:v>
+        <x:v>350.74</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>10.91</x:v>
+        <x:v>17.82</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>246.976</x:v>
+        <x:v>304.144</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>308.72</x:v>
+        <x:v>380.18</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>9.17</x:v>
+        <x:v>15.79</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>235.72</x:v>
+        <x:v>294.656</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>294.65</x:v>
+        <x:v>368.32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>9.82</x:v>
+        <x:v>22.66</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>239.576</x:v>
+        <x:v>318.768</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>299.47</x:v>
+        <x:v>398.46</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>9.08</x:v>
+        <x:v>23.97</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>234.736</x:v>
+        <x:v>323.104</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>293.42</x:v>
+        <x:v>403.88</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>6.37</x:v>
+        <x:v>13.22</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>212.208</x:v>
+        <x:v>268.44</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>265.26</x:v>
+        <x:v>335.55</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>6.52</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>213.344</x:v>
+        <x:v>260.544</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>266.68</x:v>
+        <x:v>325.68</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>6.33</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>211.752</x:v>
+        <x:v>235.568</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>264.69</x:v>
+        <x:v>294.46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>5.19</x:v>
+        <x:v>9.97</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>200.664</x:v>
+        <x:v>245.88</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>250.83</x:v>
+        <x:v>307.35</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>5.88</x:v>
+        <x:v>12.99</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>206.632</x:v>
+        <x:v>260.904</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>258.29</x:v>
+        <x:v>326.13</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>5.87</x:v>
+        <x:v>11.73</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>206.56</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>258.2</x:v>
+        <x:v>317.5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>6.48</x:v>
+        <x:v>13.67</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>211.504</x:v>
+        <x:v>263.312</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>264.38</x:v>
+        <x:v>329.14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>5.55</x:v>
+        <x:v>14.65</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>202.872</x:v>
+        <x:v>267.744</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>253.59</x:v>
+        <x:v>334.68</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>5.97</x:v>
+        <x:v>13.87</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>206.488</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>258.11</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>7.2</x:v>
+        <x:v>11.31</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>215.632</x:v>
+        <x:v>249.728</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>269.54</x:v>
+        <x:v>312.16</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>6.41</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>209.144</x:v>
+        <x:v>242.472</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>261.43</x:v>
+        <x:v>303.09</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46154.9297800926</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>6.68</x:v>
+        <x:v>10.91</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>211.288</x:v>
+        <x:v>246.976</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>264.11</x:v>
+        <x:v>308.72</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>6.62</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>210.704</x:v>
+        <x:v>235.72</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>263.38</x:v>
+        <x:v>294.65</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>5.54</x:v>
+        <x:v>9.82</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>200.912</x:v>
+        <x:v>239.576</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>251.14</x:v>
+        <x:v>299.47</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>4.97</x:v>
+        <x:v>9.08</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>195.248</x:v>
+        <x:v>234.736</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>244.06</x:v>
+        <x:v>293.42</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>4.22</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>186.88</x:v>
+        <x:v>212.208</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>233.6</x:v>
+        <x:v>265.26</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>4.41</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>188.912</x:v>
+        <x:v>213.344</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>236.14</x:v>
+        <x:v>266.68</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>3.74</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>180.76</x:v>
+        <x:v>211.752</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>225.95</x:v>
+        <x:v>264.69</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>3.99</x:v>
+        <x:v>5.19</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>183.592</x:v>
+        <x:v>200.664</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>229.49</x:v>
+        <x:v>250.83</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.99</x:v>
+        <x:v>5.88</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>200.256</x:v>
+        <x:v>206.632</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>250.32</x:v>
+        <x:v>258.29</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.87</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>203.264</x:v>
+        <x:v>206.56</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>254.08</x:v>
+        <x:v>258.2</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>6.29</x:v>
+        <x:v>6.48</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>202.496</x:v>
+        <x:v>211.504</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>253.12</x:v>
+        <x:v>264.38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>5.94</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>199.488</x:v>
+        <x:v>202.872</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>249.36</x:v>
+        <x:v>253.59</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.97</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>188.168</x:v>
+        <x:v>206.488</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>235.21</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46134.9271527778</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>4.79</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>188.408</x:v>
+        <x:v>215.632</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>235.51</x:v>
+        <x:v>269.54</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46133.9273032407</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>5.3</x:v>
+        <x:v>6.41</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>193.024</x:v>
+        <x:v>209.144</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>241.28</x:v>
+        <x:v>261.43</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
+        <x:v>46132.9453819444</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
+        <x:v>6.68</x:v>
+      </x:c>
+      <x:c r="D67" s="0">
+        <x:v>211.288</x:v>
+      </x:c>
+      <x:c r="E67" s="0">
+        <x:v>264.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="0">
+        <x:v>6.62</x:v>
+      </x:c>
+      <x:c r="D68" s="0">
+        <x:v>210.704</x:v>
+      </x:c>
+      <x:c r="E68" s="0">
+        <x:v>263.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C69" s="0">
+        <x:v>5.54</x:v>
+      </x:c>
+      <x:c r="D69" s="0">
+        <x:v>200.912</x:v>
+      </x:c>
+      <x:c r="E69" s="0">
+        <x:v>251.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C70" s="0">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c r="D70" s="0">
+        <x:v>195.248</x:v>
+      </x:c>
+      <x:c r="E70" s="0">
+        <x:v>244.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C71" s="0">
+        <x:v>4.22</x:v>
+      </x:c>
+      <x:c r="D71" s="0">
+        <x:v>186.88</x:v>
+      </x:c>
+      <x:c r="E71" s="0">
+        <x:v>233.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C72" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D72" s="0">
+        <x:v>188.912</x:v>
+      </x:c>
+      <x:c r="E72" s="0">
+        <x:v>236.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C73" s="0">
+        <x:v>3.74</x:v>
+      </x:c>
+      <x:c r="D73" s="0">
+        <x:v>180.76</x:v>
+      </x:c>
+      <x:c r="E73" s="0">
+        <x:v>225.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C74" s="0">
+        <x:v>3.99</x:v>
+      </x:c>
+      <x:c r="D74" s="0">
+        <x:v>183.592</x:v>
+      </x:c>
+      <x:c r="E74" s="0">
+        <x:v>229.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C75" s="0">
+        <x:v>5.99</x:v>
+      </x:c>
+      <x:c r="D75" s="0">
+        <x:v>200.256</x:v>
+      </x:c>
+      <x:c r="E75" s="0">
+        <x:v>250.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C76" s="0">
+        <x:v>6.37</x:v>
+      </x:c>
+      <x:c r="D76" s="0">
+        <x:v>203.264</x:v>
+      </x:c>
+      <x:c r="E76" s="0">
+        <x:v>254.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C77" s="0">
+        <x:v>6.29</x:v>
+      </x:c>
+      <x:c r="D77" s="0">
+        <x:v>202.496</x:v>
+      </x:c>
+      <x:c r="E77" s="0">
+        <x:v>253.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C78" s="0">
+        <x:v>5.94</x:v>
+      </x:c>
+      <x:c r="D78" s="0">
+        <x:v>199.488</x:v>
+      </x:c>
+      <x:c r="E78" s="0">
+        <x:v>249.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C79" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D79" s="0">
+        <x:v>188.168</x:v>
+      </x:c>
+      <x:c r="E79" s="0">
+        <x:v>235.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C80" s="0">
+        <x:v>4.79</x:v>
+      </x:c>
+      <x:c r="D80" s="0">
+        <x:v>188.408</x:v>
+      </x:c>
+      <x:c r="E80" s="0">
+        <x:v>235.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D81" s="0">
+        <x:v>193.024</x:v>
+      </x:c>
+      <x:c r="E81" s="0">
+        <x:v>241.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="1">
         <x:v>46106.8850925926</x:v>
       </x:c>
-      <x:c r="B67" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C67" s="0">
+      <x:c r="B82" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C82" s="0">
         <x:v>5.8</x:v>
       </x:c>
-      <x:c r="D67" s="0">
+      <x:c r="D82" s="0">
         <x:v>197.232</x:v>
       </x:c>
-      <x:c r="E67" s="0">
+      <x:c r="E82" s="0">
         <x:v>246.54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>