--- v5 (2026-07-27)
+++ v6 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c451458144b4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea53225f03044f281b583ae9b976a07.psmdcp" Id="R6e9462a66eb848be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83b7f1392d74360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b1d1f3a22d546e5a864f6bde995b271.psmdcp" Id="R86e99c0b3c7b4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5K799</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1440 +390,1712 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E82"/>
+  <x:dimension ref="A1:E98"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46227.9293865741</x:v>
+        <x:v>46252.9313310185</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>4.9</x:v>
+        <x:v>18.46</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>238.576</x:v>
+        <x:v>347.696</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>298.22</x:v>
+        <x:v>434.62</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46226.9278819444</x:v>
+        <x:v>46251.9276736111</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>4.97</x:v>
+        <x:v>19.19</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>239.312</x:v>
+        <x:v>350.96</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>299.14</x:v>
+        <x:v>438.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46225.9375231481</x:v>
+        <x:v>46248.9280787037</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>5.38</x:v>
+        <x:v>23.69</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>243.976</x:v>
+        <x:v>368.264</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>304.97</x:v>
+        <x:v>460.33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46224.9275</x:v>
+        <x:v>46247.9269444444</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>5.58</x:v>
+        <x:v>26.37</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>246.12</x:v>
+        <x:v>377.832</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>307.65</x:v>
+        <x:v>472.29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46223.9276736111</x:v>
+        <x:v>46246.9279861111</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>6.93</x:v>
+        <x:v>20.07</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>258.688</x:v>
+        <x:v>350.264</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>323.36</x:v>
+        <x:v>437.83</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46220.9277083333</x:v>
+        <x:v>46245.9263888889</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>6.08</x:v>
+        <x:v>20.33</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>249.864</x:v>
+        <x:v>351.328</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>312.33</x:v>
+        <x:v>439.16</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46219.9275347222</x:v>
+        <x:v>46244.9273032407</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>7.59</x:v>
+        <x:v>16.73</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>262.88</x:v>
+        <x:v>333.336</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>328.6</x:v>
+        <x:v>416.67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46218.9279282407</x:v>
+        <x:v>46241.9271180556</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>8.02</x:v>
+        <x:v>14.21</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>266.432</x:v>
+        <x:v>319.04</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>333.04</x:v>
+        <x:v>398.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46217.9280671296</x:v>
+        <x:v>46240.9345949074</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>9.28</x:v>
+        <x:v>10.84</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>275.736</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>344.67</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46216.9278819444</x:v>
+        <x:v>46239.9272337963</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>8.61</x:v>
+        <x:v>11.63</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>270.376</x:v>
+        <x:v>301.088</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>337.97</x:v>
+        <x:v>376.36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46213.9268865741</x:v>
+        <x:v>46238.9290162037</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>9.06</x:v>
+        <x:v>12.11</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>273.664</x:v>
+        <x:v>304.032</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>342.08</x:v>
+        <x:v>380.04</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46212.9353356482</x:v>
+        <x:v>46237.9281597222</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>11.76</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>290.296</x:v>
+        <x:v>286.376</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>362.87</x:v>
+        <x:v>357.97</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46211.9274421296</x:v>
+        <x:v>46233.9277199074</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>11.33</x:v>
+        <x:v>6.86</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>287.52</x:v>
+        <x:v>260.704</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>359.4</x:v>
+        <x:v>325.88</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46210.9277893519</x:v>
+        <x:v>46232.9279282407</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>11.58</x:v>
+        <x:v>6.48</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>289.056</x:v>
+        <x:v>256.88</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>361.32</x:v>
+        <x:v>321.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46209.9311226852</x:v>
+        <x:v>46231.9293634259</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>11.17</x:v>
+        <x:v>5.71</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>286.328</x:v>
+        <x:v>248.496</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>357.91</x:v>
+        <x:v>310.62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46205.9310300926</x:v>
+        <x:v>46230.9280208333</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>10.82</x:v>
+        <x:v>5.65</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>283.904</x:v>
+        <x:v>247.768</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>354.88</x:v>
+        <x:v>309.71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46227.9293865741</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>11.4</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>287.504</x:v>
+        <x:v>238.576</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>359.38</x:v>
+        <x:v>298.22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46203.9448032407</x:v>
+        <x:v>46226.9278819444</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>8.92</x:v>
+        <x:v>4.97</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>268.72</x:v>
+        <x:v>239.312</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>335.9</x:v>
+        <x:v>299.14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46202.9289351852</x:v>
+        <x:v>46225.9375231481</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>9.17</x:v>
+        <x:v>5.38</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>270.544</x:v>
+        <x:v>243.976</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>338.18</x:v>
+        <x:v>304.97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46199.9281365741</x:v>
+        <x:v>46224.9275</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>7.02</x:v>
+        <x:v>5.58</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>251.208</x:v>
+        <x:v>246.12</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>314.01</x:v>
+        <x:v>307.65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46198.927650463</x:v>
+        <x:v>46223.9276736111</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>5.53</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>235.28</x:v>
+        <x:v>258.688</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>294.1</x:v>
+        <x:v>323.36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46197.9277777778</x:v>
+        <x:v>46220.9277083333</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>6.22</x:v>
+        <x:v>6.08</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>241.952</x:v>
+        <x:v>249.864</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>302.44</x:v>
+        <x:v>312.33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46196.9276041667</x:v>
+        <x:v>46219.9275347222</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>8.09</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>256.776</x:v>
+        <x:v>262.88</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>320.97</x:v>
+        <x:v>328.6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46195.9274884259</x:v>
+        <x:v>46218.9279282407</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>7.92</x:v>
+        <x:v>8.02</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>255.328</x:v>
+        <x:v>266.432</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>319.16</x:v>
+        <x:v>333.04</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46191.9273263889</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>9.49</x:v>
+        <x:v>9.28</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>266.2</x:v>
+        <x:v>275.736</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>332.75</x:v>
+        <x:v>344.67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46190.9312731481</x:v>
+        <x:v>46216.9278819444</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>9.72</x:v>
+        <x:v>8.61</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>267.752</x:v>
+        <x:v>270.376</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>334.69</x:v>
+        <x:v>337.97</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46189.9283796296</x:v>
+        <x:v>46213.9268865741</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>11.61</x:v>
+        <x:v>9.06</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>279.048</x:v>
+        <x:v>273.664</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>348.81</x:v>
+        <x:v>342.08</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46188.9272685185</x:v>
+        <x:v>46212.9353356482</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>12.37</x:v>
+        <x:v>11.76</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>283.344</x:v>
+        <x:v>290.296</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>354.18</x:v>
+        <x:v>362.87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46185.9273842593</x:v>
+        <x:v>46211.9274421296</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>10.94</x:v>
+        <x:v>11.33</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>274.24</x:v>
+        <x:v>287.52</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>342.8</x:v>
+        <x:v>359.4</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46184.9272569444</x:v>
+        <x:v>46210.9277893519</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>12.59</x:v>
+        <x:v>11.58</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>283.528</x:v>
+        <x:v>289.056</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>354.41</x:v>
+        <x:v>361.32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46183.9277893519</x:v>
+        <x:v>46209.9311226852</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>11.77</x:v>
+        <x:v>11.17</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>278.624</x:v>
+        <x:v>286.328</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>348.28</x:v>
+        <x:v>357.91</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46182.9278819444</x:v>
+        <x:v>46205.9310300926</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>10.77</x:v>
+        <x:v>10.82</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>272.224</x:v>
+        <x:v>283.904</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>340.28</x:v>
+        <x:v>354.88</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46181.9277430556</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>12.52</x:v>
+        <x:v>11.4</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>282.048</x:v>
+        <x:v>287.504</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>352.56</x:v>
+        <x:v>359.38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46178.9280671296</x:v>
+        <x:v>46203.9448032407</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>12.29</x:v>
+        <x:v>8.92</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>280.592</x:v>
+        <x:v>268.72</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>350.74</x:v>
+        <x:v>335.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46177.9271990741</x:v>
+        <x:v>46202.9289351852</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>17.82</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>304.144</x:v>
+        <x:v>270.544</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>380.18</x:v>
+        <x:v>338.18</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46176.9270486111</x:v>
+        <x:v>46199.9281365741</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>15.79</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>294.656</x:v>
+        <x:v>251.208</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>368.32</x:v>
+        <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46175.9272337963</x:v>
+        <x:v>46198.927650463</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>22.66</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>318.768</x:v>
+        <x:v>235.28</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>398.46</x:v>
+        <x:v>294.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46174.9275462963</x:v>
+        <x:v>46197.9277777778</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>23.97</x:v>
+        <x:v>6.22</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>323.104</x:v>
+        <x:v>241.952</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>403.88</x:v>
+        <x:v>302.44</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46171.9260532407</x:v>
+        <x:v>46196.9276041667</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>13.22</x:v>
+        <x:v>8.09</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>268.44</x:v>
+        <x:v>256.776</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>335.55</x:v>
+        <x:v>320.97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46170.9273032407</x:v>
+        <x:v>46195.9274884259</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>11.8</x:v>
+        <x:v>7.92</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>260.544</x:v>
+        <x:v>255.328</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>325.68</x:v>
+        <x:v>319.16</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46169.9271759259</x:v>
+        <x:v>46191.9273263889</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>8.29</x:v>
+        <x:v>9.49</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>235.568</x:v>
+        <x:v>266.2</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>294.46</x:v>
+        <x:v>332.75</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46168.9265972222</x:v>
+        <x:v>46190.9312731481</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>9.97</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>245.88</x:v>
+        <x:v>267.752</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>307.35</x:v>
+        <x:v>334.69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46164.9271180556</x:v>
+        <x:v>46189.9283796296</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>12.99</x:v>
+        <x:v>11.61</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>260.904</x:v>
+        <x:v>279.048</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>326.13</x:v>
+        <x:v>348.81</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46163.9273263889</x:v>
+        <x:v>46188.9272685185</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>11.73</x:v>
+        <x:v>12.37</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>254</x:v>
+        <x:v>283.344</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>317.5</x:v>
+        <x:v>354.18</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46162.9271875</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>13.67</x:v>
+        <x:v>10.94</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>263.312</x:v>
+        <x:v>274.24</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>329.14</x:v>
+        <x:v>342.8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46161.9262037037</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>14.65</x:v>
+        <x:v>12.59</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>267.744</x:v>
+        <x:v>283.528</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>334.68</x:v>
+        <x:v>354.41</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>13.87</x:v>
+        <x:v>11.77</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>264</x:v>
+        <x:v>278.624</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>330</x:v>
+        <x:v>348.28</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46157.9303935185</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>11.31</x:v>
+        <x:v>10.77</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>249.728</x:v>
+        <x:v>272.224</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>312.16</x:v>
+        <x:v>340.28</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>10.1</x:v>
+        <x:v>12.52</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>242.472</x:v>
+        <x:v>282.048</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>303.09</x:v>
+        <x:v>352.56</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>10.91</x:v>
+        <x:v>12.29</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>246.976</x:v>
+        <x:v>280.592</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>308.72</x:v>
+        <x:v>350.74</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>9.17</x:v>
+        <x:v>17.82</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>235.72</x:v>
+        <x:v>304.144</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>294.65</x:v>
+        <x:v>380.18</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>9.82</x:v>
+        <x:v>15.79</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>239.576</x:v>
+        <x:v>294.656</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>299.47</x:v>
+        <x:v>368.32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>9.08</x:v>
+        <x:v>22.66</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>234.736</x:v>
+        <x:v>318.768</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>293.42</x:v>
+        <x:v>398.46</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>6.37</x:v>
+        <x:v>23.97</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>212.208</x:v>
+        <x:v>323.104</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>265.26</x:v>
+        <x:v>403.88</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>6.52</x:v>
+        <x:v>13.22</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>213.344</x:v>
+        <x:v>268.44</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>266.68</x:v>
+        <x:v>335.55</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>6.33</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>211.752</x:v>
+        <x:v>260.544</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>264.69</x:v>
+        <x:v>325.68</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>5.19</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>200.664</x:v>
+        <x:v>235.568</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>250.83</x:v>
+        <x:v>294.46</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.88</x:v>
+        <x:v>9.97</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>206.632</x:v>
+        <x:v>245.88</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>258.29</x:v>
+        <x:v>307.35</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>5.87</x:v>
+        <x:v>12.99</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>206.56</x:v>
+        <x:v>260.904</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>258.2</x:v>
+        <x:v>326.13</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>6.48</x:v>
+        <x:v>11.73</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>211.504</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>264.38</x:v>
+        <x:v>317.5</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>5.55</x:v>
+        <x:v>13.67</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>202.872</x:v>
+        <x:v>263.312</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>253.59</x:v>
+        <x:v>329.14</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>5.97</x:v>
+        <x:v>14.65</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>206.488</x:v>
+        <x:v>267.744</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>258.11</x:v>
+        <x:v>334.68</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>7.2</x:v>
+        <x:v>13.87</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>215.632</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>269.54</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>6.41</x:v>
+        <x:v>11.31</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>209.144</x:v>
+        <x:v>249.728</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>261.43</x:v>
+        <x:v>312.16</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>6.68</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>211.288</x:v>
+        <x:v>242.472</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>264.11</x:v>
+        <x:v>303.09</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46154.9297800926</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>6.62</x:v>
+        <x:v>10.91</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>210.704</x:v>
+        <x:v>246.976</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>263.38</x:v>
+        <x:v>308.72</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>5.54</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>200.912</x:v>
+        <x:v>235.72</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>251.14</x:v>
+        <x:v>294.65</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>4.97</x:v>
+        <x:v>9.82</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>195.248</x:v>
+        <x:v>239.576</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>244.06</x:v>
+        <x:v>299.47</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>4.22</x:v>
+        <x:v>9.08</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>186.88</x:v>
+        <x:v>234.736</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>233.6</x:v>
+        <x:v>293.42</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>4.41</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>188.912</x:v>
+        <x:v>212.208</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>236.14</x:v>
+        <x:v>265.26</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>3.74</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>180.76</x:v>
+        <x:v>213.344</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>225.95</x:v>
+        <x:v>266.68</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>3.99</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>183.592</x:v>
+        <x:v>211.752</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>229.49</x:v>
+        <x:v>264.69</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>5.99</x:v>
+        <x:v>5.19</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>200.256</x:v>
+        <x:v>200.664</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>250.32</x:v>
+        <x:v>250.83</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.88</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>203.264</x:v>
+        <x:v>206.632</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>254.08</x:v>
+        <x:v>258.29</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.87</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>202.496</x:v>
+        <x:v>206.56</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>253.12</x:v>
+        <x:v>258.2</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>5.94</x:v>
+        <x:v>6.48</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>199.488</x:v>
+        <x:v>211.504</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>249.36</x:v>
+        <x:v>264.38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>188.168</x:v>
+        <x:v>202.872</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>235.21</x:v>
+        <x:v>253.59</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>4.79</x:v>
+        <x:v>5.97</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>188.408</x:v>
+        <x:v>206.488</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>235.51</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46134.9271527778</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>5.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>193.024</x:v>
+        <x:v>215.632</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>241.28</x:v>
+        <x:v>269.54</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
+        <x:v>46133.9273032407</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C82" s="0">
+        <x:v>6.41</x:v>
+      </x:c>
+      <x:c r="D82" s="0">
+        <x:v>209.144</x:v>
+      </x:c>
+      <x:c r="E82" s="0">
+        <x:v>261.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1">
+        <x:v>46132.9453819444</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C83" s="0">
+        <x:v>6.68</x:v>
+      </x:c>
+      <x:c r="D83" s="0">
+        <x:v>211.288</x:v>
+      </x:c>
+      <x:c r="E83" s="0">
+        <x:v>264.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C84" s="0">
+        <x:v>6.62</x:v>
+      </x:c>
+      <x:c r="D84" s="0">
+        <x:v>210.704</x:v>
+      </x:c>
+      <x:c r="E84" s="0">
+        <x:v>263.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
+        <x:v>5.54</x:v>
+      </x:c>
+      <x:c r="D85" s="0">
+        <x:v>200.912</x:v>
+      </x:c>
+      <x:c r="E85" s="0">
+        <x:v>251.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C86" s="0">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c r="D86" s="0">
+        <x:v>195.248</x:v>
+      </x:c>
+      <x:c r="E86" s="0">
+        <x:v>244.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C87" s="0">
+        <x:v>4.22</x:v>
+      </x:c>
+      <x:c r="D87" s="0">
+        <x:v>186.88</x:v>
+      </x:c>
+      <x:c r="E87" s="0">
+        <x:v>233.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C88" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D88" s="0">
+        <x:v>188.912</x:v>
+      </x:c>
+      <x:c r="E88" s="0">
+        <x:v>236.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C89" s="0">
+        <x:v>3.74</x:v>
+      </x:c>
+      <x:c r="D89" s="0">
+        <x:v>180.76</x:v>
+      </x:c>
+      <x:c r="E89" s="0">
+        <x:v>225.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C90" s="0">
+        <x:v>3.99</x:v>
+      </x:c>
+      <x:c r="D90" s="0">
+        <x:v>183.592</x:v>
+      </x:c>
+      <x:c r="E90" s="0">
+        <x:v>229.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C91" s="0">
+        <x:v>5.99</x:v>
+      </x:c>
+      <x:c r="D91" s="0">
+        <x:v>200.256</x:v>
+      </x:c>
+      <x:c r="E91" s="0">
+        <x:v>250.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C92" s="0">
+        <x:v>6.37</x:v>
+      </x:c>
+      <x:c r="D92" s="0">
+        <x:v>203.264</x:v>
+      </x:c>
+      <x:c r="E92" s="0">
+        <x:v>254.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C93" s="0">
+        <x:v>6.29</x:v>
+      </x:c>
+      <x:c r="D93" s="0">
+        <x:v>202.496</x:v>
+      </x:c>
+      <x:c r="E93" s="0">
+        <x:v>253.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C94" s="0">
+        <x:v>5.94</x:v>
+      </x:c>
+      <x:c r="D94" s="0">
+        <x:v>199.488</x:v>
+      </x:c>
+      <x:c r="E94" s="0">
+        <x:v>249.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C95" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D95" s="0">
+        <x:v>188.168</x:v>
+      </x:c>
+      <x:c r="E95" s="0">
+        <x:v>235.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C96" s="0">
+        <x:v>4.79</x:v>
+      </x:c>
+      <x:c r="D96" s="0">
+        <x:v>188.408</x:v>
+      </x:c>
+      <x:c r="E96" s="0">
+        <x:v>235.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C97" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D97" s="0">
+        <x:v>193.024</x:v>
+      </x:c>
+      <x:c r="E97" s="0">
+        <x:v>241.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="1">
         <x:v>46106.8850925926</x:v>
       </x:c>
-      <x:c r="B82" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C82" s="0">
+      <x:c r="B98" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C98" s="0">
         <x:v>5.8</x:v>
       </x:c>
-      <x:c r="D82" s="0">
+      <x:c r="D98" s="0">
         <x:v>197.232</x:v>
       </x:c>
-      <x:c r="E82" s="0">
+      <x:c r="E98" s="0">
         <x:v>246.54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>