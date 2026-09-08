--- v6 (2026-08-19)
+++ v7 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83b7f1392d74360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b1d1f3a22d546e5a864f6bde995b271.psmdcp" Id="R86e99c0b3c7b4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb92759cc2d4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/668a61b59be94159bf63c7700031ff8e.psmdcp" Id="R379f2ddc26b94d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5K799</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1712 +390,1933 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E98"/>
+  <x:dimension ref="A1:E111"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46252.9313310185</x:v>
+        <x:v>46269.9297800926</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>18.46</x:v>
+        <x:v>6.91</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>347.696</x:v>
+        <x:v>294.992</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>434.62</x:v>
+        <x:v>368.74</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46251.9276736111</x:v>
+        <x:v>46268.9302199074</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>19.19</x:v>
+        <x:v>8.26</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>350.96</x:v>
+        <x:v>307.56</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>438.7</x:v>
+        <x:v>384.45</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46248.9280787037</x:v>
+        <x:v>46267.9301041667</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>23.69</x:v>
+        <x:v>7.54</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>368.264</x:v>
+        <x:v>300.32</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>460.33</x:v>
+        <x:v>375.4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46247.9269444444</x:v>
+        <x:v>46266.9298726852</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>26.37</x:v>
+        <x:v>16.48</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>377.832</x:v>
+        <x:v>347.368</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>472.29</x:v>
+        <x:v>434.21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46246.9279861111</x:v>
+        <x:v>46265.9289699074</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>20.07</x:v>
+        <x:v>19.84</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>350.264</x:v>
+        <x:v>362.696</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>437.83</x:v>
+        <x:v>453.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46245.9263888889</x:v>
+        <x:v>46262.9295023148</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>20.33</x:v>
+        <x:v>18.75</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>351.328</x:v>
+        <x:v>357.296</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>439.16</x:v>
+        <x:v>446.62</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46244.9273032407</x:v>
+        <x:v>46261.9298958333</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>16.73</x:v>
+        <x:v>17.78</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>333.336</x:v>
+        <x:v>352.464</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>416.67</x:v>
+        <x:v>440.58</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46241.9271180556</x:v>
+        <x:v>46260.929375</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>14.21</x:v>
+        <x:v>13.28</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>319.04</x:v>
+        <x:v>324.888</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>398.8</x:v>
+        <x:v>406.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46240.9345949074</x:v>
+        <x:v>46259.9295486111</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>10.84</x:v>
+        <x:v>13.14</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>296</x:v>
+        <x:v>323.936</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>370</x:v>
+        <x:v>404.92</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46239.9272337963</x:v>
+        <x:v>46258.9294097222</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>11.63</x:v>
+        <x:v>12.86</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>301.088</x:v>
+        <x:v>322.152</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>376.36</x:v>
+        <x:v>402.69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46238.9290162037</x:v>
+        <x:v>46255.9293865741</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>12.11</x:v>
+        <x:v>17.45</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>304.032</x:v>
+        <x:v>344.664</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>380.04</x:v>
+        <x:v>430.83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46237.9281597222</x:v>
+        <x:v>46254.929224537</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>9.72</x:v>
+        <x:v>15.88</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>286.376</x:v>
+        <x:v>336.296</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>357.97</x:v>
+        <x:v>420.37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46233.9277199074</x:v>
+        <x:v>46253.9349189815</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>6.86</x:v>
+        <x:v>19.46</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>260.704</x:v>
+        <x:v>352.424</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>325.88</x:v>
+        <x:v>440.53</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46232.9279282407</x:v>
+        <x:v>46252.9313310185</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>6.48</x:v>
+        <x:v>18.46</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>256.88</x:v>
+        <x:v>347.696</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>321.1</x:v>
+        <x:v>434.62</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46231.9293634259</x:v>
+        <x:v>46251.9276736111</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>5.71</x:v>
+        <x:v>19.19</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>248.496</x:v>
+        <x:v>350.96</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>310.62</x:v>
+        <x:v>438.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46230.9280208333</x:v>
+        <x:v>46248.9280787037</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>5.65</x:v>
+        <x:v>23.69</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>247.768</x:v>
+        <x:v>368.264</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>309.71</x:v>
+        <x:v>460.33</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46227.9293865741</x:v>
+        <x:v>46247.9269444444</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>4.9</x:v>
+        <x:v>26.37</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>238.576</x:v>
+        <x:v>377.832</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>298.22</x:v>
+        <x:v>472.29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46226.9278819444</x:v>
+        <x:v>46246.9279861111</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>4.97</x:v>
+        <x:v>20.07</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>239.312</x:v>
+        <x:v>350.264</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>299.14</x:v>
+        <x:v>437.83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46225.9375231481</x:v>
+        <x:v>46245.9263888889</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>5.38</x:v>
+        <x:v>20.33</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>243.976</x:v>
+        <x:v>351.328</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>304.97</x:v>
+        <x:v>439.16</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46224.9275</x:v>
+        <x:v>46244.9273032407</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>5.58</x:v>
+        <x:v>16.73</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>246.12</x:v>
+        <x:v>333.336</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>307.65</x:v>
+        <x:v>416.67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46223.9276736111</x:v>
+        <x:v>46241.9271180556</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>6.93</x:v>
+        <x:v>14.21</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>258.688</x:v>
+        <x:v>319.04</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>323.36</x:v>
+        <x:v>398.8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46220.9277083333</x:v>
+        <x:v>46240.9345949074</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>6.08</x:v>
+        <x:v>10.84</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>249.864</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>312.33</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46219.9275347222</x:v>
+        <x:v>46239.9272337963</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>7.59</x:v>
+        <x:v>11.63</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>262.88</x:v>
+        <x:v>301.088</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>328.6</x:v>
+        <x:v>376.36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46218.9279282407</x:v>
+        <x:v>46238.9290162037</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>8.02</x:v>
+        <x:v>12.11</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>266.432</x:v>
+        <x:v>304.032</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>333.04</x:v>
+        <x:v>380.04</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46217.9280671296</x:v>
+        <x:v>46237.9281597222</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>9.28</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>275.736</x:v>
+        <x:v>286.376</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>344.67</x:v>
+        <x:v>357.97</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46216.9278819444</x:v>
+        <x:v>46233.9277199074</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>8.61</x:v>
+        <x:v>6.86</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>270.376</x:v>
+        <x:v>260.704</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>337.97</x:v>
+        <x:v>325.88</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46213.9268865741</x:v>
+        <x:v>46232.9279282407</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>9.06</x:v>
+        <x:v>6.48</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>273.664</x:v>
+        <x:v>256.88</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>342.08</x:v>
+        <x:v>321.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46212.9353356482</x:v>
+        <x:v>46231.9293634259</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>11.76</x:v>
+        <x:v>5.71</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>290.296</x:v>
+        <x:v>248.496</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>362.87</x:v>
+        <x:v>310.62</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46211.9274421296</x:v>
+        <x:v>46230.9280208333</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>11.33</x:v>
+        <x:v>5.65</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>287.52</x:v>
+        <x:v>247.768</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>359.4</x:v>
+        <x:v>309.71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46210.9277893519</x:v>
+        <x:v>46227.9293865741</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>11.58</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>289.056</x:v>
+        <x:v>238.576</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>361.32</x:v>
+        <x:v>298.22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46209.9311226852</x:v>
+        <x:v>46226.9278819444</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>11.17</x:v>
+        <x:v>4.97</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>286.328</x:v>
+        <x:v>239.312</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>357.91</x:v>
+        <x:v>299.14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46205.9310300926</x:v>
+        <x:v>46225.9375231481</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>10.82</x:v>
+        <x:v>5.38</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>283.904</x:v>
+        <x:v>243.976</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>354.88</x:v>
+        <x:v>304.97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46224.9275</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>11.4</x:v>
+        <x:v>5.58</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>287.504</x:v>
+        <x:v>246.12</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>359.38</x:v>
+        <x:v>307.65</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46203.9448032407</x:v>
+        <x:v>46223.9276736111</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>8.92</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>268.72</x:v>
+        <x:v>258.688</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>335.9</x:v>
+        <x:v>323.36</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46202.9289351852</x:v>
+        <x:v>46220.9277083333</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>9.17</x:v>
+        <x:v>6.08</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>270.544</x:v>
+        <x:v>249.864</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>338.18</x:v>
+        <x:v>312.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46199.9281365741</x:v>
+        <x:v>46219.9275347222</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>7.02</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>251.208</x:v>
+        <x:v>262.88</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>314.01</x:v>
+        <x:v>328.6</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46198.927650463</x:v>
+        <x:v>46218.9279282407</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>5.53</x:v>
+        <x:v>8.02</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>235.28</x:v>
+        <x:v>266.432</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>294.1</x:v>
+        <x:v>333.04</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46197.9277777778</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>6.22</x:v>
+        <x:v>9.28</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>241.952</x:v>
+        <x:v>275.736</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>302.44</x:v>
+        <x:v>344.67</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46196.9276041667</x:v>
+        <x:v>46216.9278819444</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>8.09</x:v>
+        <x:v>8.61</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>256.776</x:v>
+        <x:v>270.376</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>320.97</x:v>
+        <x:v>337.97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46195.9274884259</x:v>
+        <x:v>46213.9268865741</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>7.92</x:v>
+        <x:v>9.06</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>255.328</x:v>
+        <x:v>273.664</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>319.16</x:v>
+        <x:v>342.08</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46191.9273263889</x:v>
+        <x:v>46212.9353356482</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>9.49</x:v>
+        <x:v>11.76</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>266.2</x:v>
+        <x:v>290.296</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>332.75</x:v>
+        <x:v>362.87</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46190.9312731481</x:v>
+        <x:v>46211.9274421296</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>9.72</x:v>
+        <x:v>11.33</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>267.752</x:v>
+        <x:v>287.52</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>334.69</x:v>
+        <x:v>359.4</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46189.9283796296</x:v>
+        <x:v>46210.9277893519</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>11.61</x:v>
+        <x:v>11.58</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>279.048</x:v>
+        <x:v>289.056</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>348.81</x:v>
+        <x:v>361.32</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46188.9272685185</x:v>
+        <x:v>46209.9311226852</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>12.37</x:v>
+        <x:v>11.17</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>283.344</x:v>
+        <x:v>286.328</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>354.18</x:v>
+        <x:v>357.91</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46185.9273842593</x:v>
+        <x:v>46205.9310300926</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>10.94</x:v>
+        <x:v>10.82</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>274.24</x:v>
+        <x:v>283.904</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>342.8</x:v>
+        <x:v>354.88</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46184.9272569444</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>12.59</x:v>
+        <x:v>11.4</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>283.528</x:v>
+        <x:v>287.504</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>354.41</x:v>
+        <x:v>359.38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46183.9277893519</x:v>
+        <x:v>46203.9448032407</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>11.77</x:v>
+        <x:v>8.92</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>278.624</x:v>
+        <x:v>268.72</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>348.28</x:v>
+        <x:v>335.9</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46182.9278819444</x:v>
+        <x:v>46202.9289351852</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>10.77</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>272.224</x:v>
+        <x:v>270.544</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>340.28</x:v>
+        <x:v>338.18</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46181.9277430556</x:v>
+        <x:v>46199.9281365741</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>12.52</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>282.048</x:v>
+        <x:v>251.208</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>352.56</x:v>
+        <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46178.9280671296</x:v>
+        <x:v>46198.927650463</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>12.29</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>280.592</x:v>
+        <x:v>235.28</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>350.74</x:v>
+        <x:v>294.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46177.9271990741</x:v>
+        <x:v>46197.9277777778</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>17.82</x:v>
+        <x:v>6.22</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>304.144</x:v>
+        <x:v>241.952</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>380.18</x:v>
+        <x:v>302.44</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46176.9270486111</x:v>
+        <x:v>46196.9276041667</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>15.79</x:v>
+        <x:v>8.09</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>294.656</x:v>
+        <x:v>256.776</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>368.32</x:v>
+        <x:v>320.97</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46175.9272337963</x:v>
+        <x:v>46195.9274884259</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>22.66</x:v>
+        <x:v>7.92</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>318.768</x:v>
+        <x:v>255.328</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>398.46</x:v>
+        <x:v>319.16</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46174.9275462963</x:v>
+        <x:v>46191.9273263889</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>23.97</x:v>
+        <x:v>9.49</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>323.104</x:v>
+        <x:v>266.2</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>403.88</x:v>
+        <x:v>332.75</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46171.9260532407</x:v>
+        <x:v>46190.9312731481</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>13.22</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>268.44</x:v>
+        <x:v>267.752</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>335.55</x:v>
+        <x:v>334.69</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46170.9273032407</x:v>
+        <x:v>46189.9283796296</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>11.8</x:v>
+        <x:v>11.61</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>260.544</x:v>
+        <x:v>279.048</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>325.68</x:v>
+        <x:v>348.81</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46169.9271759259</x:v>
+        <x:v>46188.9272685185</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>8.29</x:v>
+        <x:v>12.37</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>235.568</x:v>
+        <x:v>283.344</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>294.46</x:v>
+        <x:v>354.18</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46168.9265972222</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>9.97</x:v>
+        <x:v>10.94</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>245.88</x:v>
+        <x:v>274.24</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>307.35</x:v>
+        <x:v>342.8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46164.9271180556</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>12.99</x:v>
+        <x:v>12.59</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>260.904</x:v>
+        <x:v>283.528</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>326.13</x:v>
+        <x:v>354.41</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46163.9273263889</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>11.73</x:v>
+        <x:v>11.77</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>254</x:v>
+        <x:v>278.624</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>317.5</x:v>
+        <x:v>348.28</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46162.9271875</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>13.67</x:v>
+        <x:v>10.77</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>263.312</x:v>
+        <x:v>272.224</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>329.14</x:v>
+        <x:v>340.28</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46161.9262037037</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>14.65</x:v>
+        <x:v>12.52</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>267.744</x:v>
+        <x:v>282.048</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>334.68</x:v>
+        <x:v>352.56</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>13.87</x:v>
+        <x:v>12.29</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>264</x:v>
+        <x:v>280.592</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>330</x:v>
+        <x:v>350.74</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46157.9303935185</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>11.31</x:v>
+        <x:v>17.82</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>249.728</x:v>
+        <x:v>304.144</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>312.16</x:v>
+        <x:v>380.18</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>10.1</x:v>
+        <x:v>15.79</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>242.472</x:v>
+        <x:v>294.656</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>303.09</x:v>
+        <x:v>368.32</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>10.91</x:v>
+        <x:v>22.66</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>246.976</x:v>
+        <x:v>318.768</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>308.72</x:v>
+        <x:v>398.46</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>9.17</x:v>
+        <x:v>23.97</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>235.72</x:v>
+        <x:v>323.104</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>294.65</x:v>
+        <x:v>403.88</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>9.82</x:v>
+        <x:v>13.22</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>239.576</x:v>
+        <x:v>268.44</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>299.47</x:v>
+        <x:v>335.55</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>9.08</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>234.736</x:v>
+        <x:v>260.544</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>293.42</x:v>
+        <x:v>325.68</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>6.37</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>212.208</x:v>
+        <x:v>235.568</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>265.26</x:v>
+        <x:v>294.46</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>6.52</x:v>
+        <x:v>9.97</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>213.344</x:v>
+        <x:v>245.88</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>266.68</x:v>
+        <x:v>307.35</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>6.33</x:v>
+        <x:v>12.99</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>211.752</x:v>
+        <x:v>260.904</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>264.69</x:v>
+        <x:v>326.13</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>5.19</x:v>
+        <x:v>11.73</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>200.664</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>250.83</x:v>
+        <x:v>317.5</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>5.88</x:v>
+        <x:v>13.67</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>206.632</x:v>
+        <x:v>263.312</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>258.29</x:v>
+        <x:v>329.14</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>5.87</x:v>
+        <x:v>14.65</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>206.56</x:v>
+        <x:v>267.744</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>258.2</x:v>
+        <x:v>334.68</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>6.48</x:v>
+        <x:v>13.87</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>211.504</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>264.38</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>5.55</x:v>
+        <x:v>11.31</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>202.872</x:v>
+        <x:v>249.728</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>253.59</x:v>
+        <x:v>312.16</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>5.97</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>206.488</x:v>
+        <x:v>242.472</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>258.11</x:v>
+        <x:v>303.09</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46154.9297800926</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>7.2</x:v>
+        <x:v>10.91</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>215.632</x:v>
+        <x:v>246.976</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>269.54</x:v>
+        <x:v>308.72</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>6.41</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>209.144</x:v>
+        <x:v>235.72</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>261.43</x:v>
+        <x:v>294.65</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>6.68</x:v>
+        <x:v>9.82</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>211.288</x:v>
+        <x:v>239.576</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>264.11</x:v>
+        <x:v>299.47</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>6.62</x:v>
+        <x:v>9.08</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>210.704</x:v>
+        <x:v>234.736</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>263.38</x:v>
+        <x:v>293.42</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>5.54</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>200.912</x:v>
+        <x:v>212.208</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>251.14</x:v>
+        <x:v>265.26</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>4.97</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>195.248</x:v>
+        <x:v>213.344</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>244.06</x:v>
+        <x:v>266.68</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>4.22</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>186.88</x:v>
+        <x:v>211.752</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>233.6</x:v>
+        <x:v>264.69</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>4.41</x:v>
+        <x:v>5.19</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>188.912</x:v>
+        <x:v>200.664</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>236.14</x:v>
+        <x:v>250.83</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>3.74</x:v>
+        <x:v>5.88</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>180.76</x:v>
+        <x:v>206.632</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>225.95</x:v>
+        <x:v>258.29</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>3.99</x:v>
+        <x:v>5.87</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>183.592</x:v>
+        <x:v>206.56</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>229.49</x:v>
+        <x:v>258.2</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>5.99</x:v>
+        <x:v>6.48</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>200.256</x:v>
+        <x:v>211.504</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>250.32</x:v>
+        <x:v>264.38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>203.264</x:v>
+        <x:v>202.872</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>254.08</x:v>
+        <x:v>253.59</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.97</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>202.496</x:v>
+        <x:v>206.488</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>253.12</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46134.9271527778</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>5.94</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>199.488</x:v>
+        <x:v>215.632</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>249.36</x:v>
+        <x:v>269.54</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46133.9273032407</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.41</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>188.168</x:v>
+        <x:v>209.144</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>235.21</x:v>
+        <x:v>261.43</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46132.9453819444</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>4.79</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>188.408</x:v>
+        <x:v>211.288</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>235.51</x:v>
+        <x:v>264.11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>5.3</x:v>
+        <x:v>6.62</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>193.024</x:v>
+        <x:v>210.704</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>241.28</x:v>
+        <x:v>263.38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C98" s="0">
+        <x:v>5.54</x:v>
+      </x:c>
+      <x:c r="D98" s="0">
+        <x:v>200.912</x:v>
+      </x:c>
+      <x:c r="E98" s="0">
+        <x:v>251.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C99" s="0">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c r="D99" s="0">
+        <x:v>195.248</x:v>
+      </x:c>
+      <x:c r="E99" s="0">
+        <x:v>244.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C100" s="0">
+        <x:v>4.22</x:v>
+      </x:c>
+      <x:c r="D100" s="0">
+        <x:v>186.88</x:v>
+      </x:c>
+      <x:c r="E100" s="0">
+        <x:v>233.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C101" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D101" s="0">
+        <x:v>188.912</x:v>
+      </x:c>
+      <x:c r="E101" s="0">
+        <x:v>236.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C102" s="0">
+        <x:v>3.74</x:v>
+      </x:c>
+      <x:c r="D102" s="0">
+        <x:v>180.76</x:v>
+      </x:c>
+      <x:c r="E102" s="0">
+        <x:v>225.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C103" s="0">
+        <x:v>3.99</x:v>
+      </x:c>
+      <x:c r="D103" s="0">
+        <x:v>183.592</x:v>
+      </x:c>
+      <x:c r="E103" s="0">
+        <x:v>229.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C104" s="0">
+        <x:v>5.99</x:v>
+      </x:c>
+      <x:c r="D104" s="0">
+        <x:v>200.256</x:v>
+      </x:c>
+      <x:c r="E104" s="0">
+        <x:v>250.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C105" s="0">
+        <x:v>6.37</x:v>
+      </x:c>
+      <x:c r="D105" s="0">
+        <x:v>203.264</x:v>
+      </x:c>
+      <x:c r="E105" s="0">
+        <x:v>254.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C106" s="0">
+        <x:v>6.29</x:v>
+      </x:c>
+      <x:c r="D106" s="0">
+        <x:v>202.496</x:v>
+      </x:c>
+      <x:c r="E106" s="0">
+        <x:v>253.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C107" s="0">
+        <x:v>5.94</x:v>
+      </x:c>
+      <x:c r="D107" s="0">
+        <x:v>199.488</x:v>
+      </x:c>
+      <x:c r="E107" s="0">
+        <x:v>249.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C108" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D108" s="0">
+        <x:v>188.168</x:v>
+      </x:c>
+      <x:c r="E108" s="0">
+        <x:v>235.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C109" s="0">
+        <x:v>4.79</x:v>
+      </x:c>
+      <x:c r="D109" s="0">
+        <x:v>188.408</x:v>
+      </x:c>
+      <x:c r="E109" s="0">
+        <x:v>235.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C110" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D110" s="0">
+        <x:v>193.024</x:v>
+      </x:c>
+      <x:c r="E110" s="0">
+        <x:v>241.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="1">
         <x:v>46106.8850925926</x:v>
       </x:c>
-      <x:c r="B98" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C98" s="0">
+      <x:c r="B111" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C111" s="0">
         <x:v>5.8</x:v>
       </x:c>
-      <x:c r="D98" s="0">
+      <x:c r="D111" s="0">
         <x:v>197.232</x:v>
       </x:c>
-      <x:c r="E98" s="0">
+      <x:c r="E111" s="0">
         <x:v>246.54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>