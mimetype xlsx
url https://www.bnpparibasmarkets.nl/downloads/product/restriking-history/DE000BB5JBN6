--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a009bd844a4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9dfa03317bc4c339c8625644a1913f7.psmdcp" Id="Rf4063a784cf24766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903827557cb949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ec8cb7fe9a54ae4b13607a395dff649.psmdcp" Id="R3fc397f0d26643cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5JBN6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,97 +390,352 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E3"/>
+  <x:dimension ref="A1:E18"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C3" s="0">
+        <x:v>13.92</x:v>
+      </x:c>
+      <x:c r="D3" s="0">
+        <x:v>304.764</x:v>
+      </x:c>
+      <x:c r="E3" s="0">
+        <x:v>314.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:5">
+      <x:c r="A4" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C4" s="0">
+        <x:v>13.2</x:v>
+      </x:c>
+      <x:c r="D4" s="0">
+        <x:v>303.61</x:v>
+      </x:c>
+      <x:c r="E4" s="0">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:5">
+      <x:c r="A5" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C5" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D5" s="0">
+        <x:v>295.2</x:v>
+      </x:c>
+      <x:c r="E5" s="0">
+        <x:v>304.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C6" s="0">
+        <x:v>10.68</x:v>
+      </x:c>
+      <x:c r="D6" s="0">
+        <x:v>297.703</x:v>
+      </x:c>
+      <x:c r="E6" s="0">
+        <x:v>306.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C7" s="0">
+        <x:v>10.24</x:v>
+      </x:c>
+      <x:c r="D7" s="0">
+        <x:v>296.801</x:v>
+      </x:c>
+      <x:c r="E7" s="0">
+        <x:v>305.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C8" s="0">
+        <x:v>11.23</x:v>
+      </x:c>
+      <x:c r="D8" s="0">
+        <x:v>298.498</x:v>
+      </x:c>
+      <x:c r="E8" s="0">
+        <x:v>307.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C9" s="0">
+        <x:v>4.26</x:v>
+      </x:c>
+      <x:c r="D9" s="0">
+        <x:v>268.942</x:v>
+      </x:c>
+      <x:c r="E9" s="0">
+        <x:v>277.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C10" s="0">
+        <x:v>3.62</x:v>
+      </x:c>
+      <x:c r="D10" s="0">
+        <x:v>265.761</x:v>
+      </x:c>
+      <x:c r="E10" s="0">
+        <x:v>273.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C11" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D11" s="0">
+        <x:v>253.936</x:v>
+      </x:c>
+      <x:c r="E11" s="0">
+        <x:v>261.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C12" s="0">
+        <x:v>1.76</x:v>
+      </x:c>
+      <x:c r="D12" s="0">
+        <x:v>251.249</x:v>
+      </x:c>
+      <x:c r="E12" s="0">
+        <x:v>259.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="1">
+        <x:v>46108.7028819444</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C13" s="0">
+        <x:v>1.87</x:v>
+      </x:c>
+      <x:c r="D13" s="0">
+        <x:v>252.208</x:v>
+      </x:c>
+      <x:c r="E13" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C14" s="0">
+        <x:v>3.41</x:v>
+      </x:c>
+      <x:c r="D14" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+      <x:c r="E14" s="0">
+        <x:v>268.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="1">
+        <x:v>46106.8850925926</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C15" s="0">
+        <x:v>3.97</x:v>
+      </x:c>
+      <x:c r="D15" s="0">
+        <x:v>262.434</x:v>
+      </x:c>
+      <x:c r="E15" s="0">
+        <x:v>270.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="1">
+        <x:v>46105.8848148148</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C16" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="D16" s="0">
+        <x:v>264.112</x:v>
+      </x:c>
+      <x:c r="E16" s="0">
+        <x:v>272.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="1">
+        <x:v>46104.8850925926</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C17" s="0">
+        <x:v>3.83</x:v>
+      </x:c>
+      <x:c r="D17" s="0">
+        <x:v>261.454</x:v>
+      </x:c>
+      <x:c r="E17" s="0">
+        <x:v>269.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="1">
         <x:v>46101.8852893518</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="0">
+      <x:c r="B18" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C18" s="0">
         <x:v>5.78</x:v>
       </x:c>
-      <x:c r="D3" s="0">
+      <x:c r="D18" s="0">
         <x:v>267.322</x:v>
       </x:c>
-      <x:c r="E3" s="0">
+      <x:c r="E18" s="0">
         <x:v>275.59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>