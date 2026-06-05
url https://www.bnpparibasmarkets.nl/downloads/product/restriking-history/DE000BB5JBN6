--- v1 (2026-04-15)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903827557cb949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ec8cb7fe9a54ae4b13607a395dff649.psmdcp" Id="R3fc397f0d26643cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62713a501b5c4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01a85251ab2f45e98432a3555f14ee73.psmdcp" Id="R03343ff34b7a4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5JBN6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,352 +390,947 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E18"/>
+  <x:dimension ref="A1:E53"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>13.92</x:v>
+        <x:v>123.81</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>304.764</x:v>
+        <x:v>384.576</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>314.19</x:v>
+        <x:v>396.47</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>13.2</x:v>
+        <x:v>69.87</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>303.61</x:v>
+        <x:v>365.69</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>313</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>9.3</x:v>
+        <x:v>72.72</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>295.2</x:v>
+        <x:v>366.582</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>304.33</x:v>
+        <x:v>377.92</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>10.68</x:v>
+        <x:v>78.98</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>297.703</x:v>
+        <x:v>368.464</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>306.91</x:v>
+        <x:v>379.86</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>10.24</x:v>
+        <x:v>81.07</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>296.801</x:v>
+        <x:v>368.901</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>305.98</x:v>
+        <x:v>380.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>11.23</x:v>
+        <x:v>89.06</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>298.498</x:v>
+        <x:v>371.054</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>307.73</x:v>
+        <x:v>382.53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>4.26</x:v>
+        <x:v>94.62</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>268.942</x:v>
+        <x:v>372.49</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>277.26</x:v>
+        <x:v>384.01</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>3.62</x:v>
+        <x:v>73.94</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>265.761</x:v>
+        <x:v>365.554</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>273.98</x:v>
+        <x:v>376.86</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46168.6802430556</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>2.16</x:v>
+        <x:v>73.81</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>253.936</x:v>
+        <x:v>365.511</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>261.79</x:v>
+        <x:v>376.816</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>1.76</x:v>
+        <x:v>135.57</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>251.249</x:v>
+        <x:v>376.816</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>259.02</x:v>
+        <x:v>388.47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46108.7028819444</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>1.87</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>252.208</x:v>
+        <x:v>371.006</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>260.008</x:v>
+        <x:v>382.48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>3.41</x:v>
+        <x:v>113.97</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>260.008</x:v>
+        <x:v>371.801</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>268.05</x:v>
+        <x:v>383.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46106.8850925926</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>3.97</x:v>
+        <x:v>148.3</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>262.434</x:v>
+        <x:v>377.563</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>270.55</x:v>
+        <x:v>389.24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>4.4</x:v>
+        <x:v>160.35</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>264.112</x:v>
+        <x:v>379.396</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>272.28</x:v>
+        <x:v>391.13</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46104.8850925926</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>3.83</x:v>
+        <x:v>180.47</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>261.454</x:v>
+        <x:v>382.034</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>269.54</x:v>
+        <x:v>393.85</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
+        <x:v>46156.9325231481</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C18" s="0">
+        <x:v>225.46</x:v>
+      </x:c>
+      <x:c r="D18" s="0">
+        <x:v>387.117</x:v>
+      </x:c>
+      <x:c r="E18" s="0">
+        <x:v>399.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5">
+      <x:c r="A19" s="1">
+        <x:v>46154.9273842593</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C19" s="0">
+        <x:v>208.08</x:v>
+      </x:c>
+      <x:c r="D19" s="0">
+        <x:v>384.498</x:v>
+      </x:c>
+      <x:c r="E19" s="0">
+        <x:v>396.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="1">
+        <x:v>46153.928587963</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C20" s="0">
+        <x:v>142.17</x:v>
+      </x:c>
+      <x:c r="D20" s="0">
+        <x:v>372.907</x:v>
+      </x:c>
+      <x:c r="E20" s="0">
+        <x:v>384.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="1">
+        <x:v>46150.9260300926</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C21" s="0">
+        <x:v>121.71</x:v>
+      </x:c>
+      <x:c r="D21" s="0">
+        <x:v>368.581</x:v>
+      </x:c>
+      <x:c r="E21" s="0">
+        <x:v>379.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="1">
+        <x:v>46149.9271412037</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C22" s="0">
+        <x:v>86.15</x:v>
+      </x:c>
+      <x:c r="D22" s="0">
+        <x:v>358.648</x:v>
+      </x:c>
+      <x:c r="E22" s="0">
+        <x:v>369.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="1">
+        <x:v>46148.926875</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C23" s="0">
+        <x:v>78.47</x:v>
+      </x:c>
+      <x:c r="D23" s="0">
+        <x:v>356.262</x:v>
+      </x:c>
+      <x:c r="E23" s="0">
+        <x:v>367.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5">
+      <x:c r="A24" s="1">
+        <x:v>46147.926712963</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C24" s="0">
+        <x:v>68.96</x:v>
+      </x:c>
+      <x:c r="D24" s="0">
+        <x:v>352.954</x:v>
+      </x:c>
+      <x:c r="E24" s="0">
+        <x:v>363.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5">
+      <x:c r="A25" s="1">
+        <x:v>46146.9259606482</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C25" s="0">
+        <x:v>95.91</x:v>
+      </x:c>
+      <x:c r="D25" s="0">
+        <x:v>359.628</x:v>
+      </x:c>
+      <x:c r="E25" s="0">
+        <x:v>370.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5">
+      <x:c r="A26" s="1">
+        <x:v>46142.9270601852</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C26" s="0">
+        <x:v>95.89</x:v>
+      </x:c>
+      <x:c r="D26" s="0">
+        <x:v>359.366</x:v>
+      </x:c>
+      <x:c r="E26" s="0">
+        <x:v>370.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5">
+      <x:c r="A27" s="1">
+        <x:v>46141.9280092593</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C27" s="0">
+        <x:v>97.17</x:v>
+      </x:c>
+      <x:c r="D27" s="0">
+        <x:v>359.618</x:v>
+      </x:c>
+      <x:c r="E27" s="0">
+        <x:v>370.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5">
+      <x:c r="A28" s="1">
+        <x:v>46140.9269907407</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C28" s="0">
+        <x:v>83.79</x:v>
+      </x:c>
+      <x:c r="D28" s="0">
+        <x:v>355.767</x:v>
+      </x:c>
+      <x:c r="E28" s="0">
+        <x:v>366.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5">
+      <x:c r="A29" s="1">
+        <x:v>46139.9267939815</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C29" s="0">
+        <x:v>55.56</x:v>
+      </x:c>
+      <x:c r="D29" s="0">
+        <x:v>344.049</x:v>
+      </x:c>
+      <x:c r="E29" s="0">
+        <x:v>354.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5">
+      <x:c r="A30" s="1">
+        <x:v>46136.9261226852</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C30" s="0">
+        <x:v>56.56</x:v>
+      </x:c>
+      <x:c r="D30" s="0">
+        <x:v>344.272</x:v>
+      </x:c>
+      <x:c r="E30" s="0">
+        <x:v>354.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5">
+      <x:c r="A31" s="1">
+        <x:v>46135.9259027778</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C31" s="0">
+        <x:v>55.86</x:v>
+      </x:c>
+      <x:c r="D31" s="0">
+        <x:v>343.923</x:v>
+      </x:c>
+      <x:c r="E31" s="0">
+        <x:v>354.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5">
+      <x:c r="A32" s="1">
+        <x:v>46134.9271527778</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C32" s="0">
+        <x:v>53.63</x:v>
+      </x:c>
+      <x:c r="D32" s="0">
+        <x:v>342.914</x:v>
+      </x:c>
+      <x:c r="E32" s="0">
+        <x:v>353.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5">
+      <x:c r="A33" s="1">
+        <x:v>46133.9273032407</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C33" s="0">
+        <x:v>40.54</x:v>
+      </x:c>
+      <x:c r="D33" s="0">
+        <x:v>335.63</x:v>
+      </x:c>
+      <x:c r="E33" s="0">
+        <x:v>346.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5">
+      <x:c r="A34" s="1">
+        <x:v>46132.9453819444</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C34" s="0">
+        <x:v>19.94</x:v>
+      </x:c>
+      <x:c r="D34" s="0">
+        <x:v>313.776</x:v>
+      </x:c>
+      <x:c r="E34" s="0">
+        <x:v>323.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5">
+      <x:c r="A35" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C35" s="0">
+        <x:v>21.23</x:v>
+      </x:c>
+      <x:c r="D35" s="0">
+        <x:v>314.891</x:v>
+      </x:c>
+      <x:c r="E35" s="0">
+        <x:v>324.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5">
+      <x:c r="A36" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C36" s="0">
+        <x:v>15.3</x:v>
+      </x:c>
+      <x:c r="D36" s="0">
+        <x:v>306.908</x:v>
+      </x:c>
+      <x:c r="E36" s="0">
+        <x:v>316.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5">
+      <x:c r="A37" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C37" s="0">
+        <x:v>13.79</x:v>
+      </x:c>
+      <x:c r="D37" s="0">
+        <x:v>304.628</x:v>
+      </x:c>
+      <x:c r="E37" s="0">
+        <x:v>314.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5">
+      <x:c r="A38" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C38" s="0">
+        <x:v>13.92</x:v>
+      </x:c>
+      <x:c r="D38" s="0">
+        <x:v>304.764</x:v>
+      </x:c>
+      <x:c r="E38" s="0">
+        <x:v>314.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5">
+      <x:c r="A39" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C39" s="0">
+        <x:v>13.2</x:v>
+      </x:c>
+      <x:c r="D39" s="0">
+        <x:v>303.61</x:v>
+      </x:c>
+      <x:c r="E39" s="0">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5">
+      <x:c r="A40" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C40" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D40" s="0">
+        <x:v>295.2</x:v>
+      </x:c>
+      <x:c r="E40" s="0">
+        <x:v>304.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C41" s="0">
+        <x:v>10.68</x:v>
+      </x:c>
+      <x:c r="D41" s="0">
+        <x:v>297.703</x:v>
+      </x:c>
+      <x:c r="E41" s="0">
+        <x:v>306.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C42" s="0">
+        <x:v>10.24</x:v>
+      </x:c>
+      <x:c r="D42" s="0">
+        <x:v>296.801</x:v>
+      </x:c>
+      <x:c r="E42" s="0">
+        <x:v>305.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C43" s="0">
+        <x:v>11.23</x:v>
+      </x:c>
+      <x:c r="D43" s="0">
+        <x:v>298.498</x:v>
+      </x:c>
+      <x:c r="E43" s="0">
+        <x:v>307.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C44" s="0">
+        <x:v>4.26</x:v>
+      </x:c>
+      <x:c r="D44" s="0">
+        <x:v>268.942</x:v>
+      </x:c>
+      <x:c r="E44" s="0">
+        <x:v>277.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C45" s="0">
+        <x:v>3.62</x:v>
+      </x:c>
+      <x:c r="D45" s="0">
+        <x:v>265.761</x:v>
+      </x:c>
+      <x:c r="E45" s="0">
+        <x:v>273.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C46" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D46" s="0">
+        <x:v>253.936</x:v>
+      </x:c>
+      <x:c r="E46" s="0">
+        <x:v>261.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5">
+      <x:c r="A47" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C47" s="0">
+        <x:v>1.76</x:v>
+      </x:c>
+      <x:c r="D47" s="0">
+        <x:v>251.249</x:v>
+      </x:c>
+      <x:c r="E47" s="0">
+        <x:v>259.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="1">
+        <x:v>46108.7028819444</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C48" s="0">
+        <x:v>1.87</x:v>
+      </x:c>
+      <x:c r="D48" s="0">
+        <x:v>252.208</x:v>
+      </x:c>
+      <x:c r="E48" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C49" s="0">
+        <x:v>3.41</x:v>
+      </x:c>
+      <x:c r="D49" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+      <x:c r="E49" s="0">
+        <x:v>268.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="1">
+        <x:v>46106.8850925926</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C50" s="0">
+        <x:v>3.97</x:v>
+      </x:c>
+      <x:c r="D50" s="0">
+        <x:v>262.434</x:v>
+      </x:c>
+      <x:c r="E50" s="0">
+        <x:v>270.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="1">
+        <x:v>46105.8848148148</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C51" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="D51" s="0">
+        <x:v>264.112</x:v>
+      </x:c>
+      <x:c r="E51" s="0">
+        <x:v>272.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="1">
+        <x:v>46104.8850925926</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C52" s="0">
+        <x:v>3.83</x:v>
+      </x:c>
+      <x:c r="D52" s="0">
+        <x:v>261.454</x:v>
+      </x:c>
+      <x:c r="E52" s="0">
+        <x:v>269.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="1">
         <x:v>46101.8852893518</x:v>
       </x:c>
-      <x:c r="B18" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C18" s="0">
+      <x:c r="B53" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C53" s="0">
         <x:v>5.78</x:v>
       </x:c>
-      <x:c r="D18" s="0">
+      <x:c r="D53" s="0">
         <x:v>267.322</x:v>
       </x:c>
-      <x:c r="E18" s="0">
+      <x:c r="E53" s="0">
         <x:v>275.59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>