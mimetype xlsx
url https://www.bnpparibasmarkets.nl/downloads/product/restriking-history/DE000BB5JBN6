--- v2 (2026-06-05)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62713a501b5c4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01a85251ab2f45e98432a3555f14ee73.psmdcp" Id="R03343ff34b7a4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9763f7e13fca431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d4af2b3747c4facbfcab225407b9c93.psmdcp" Id="Rbb3f757aa5644972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5JBN6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,947 +390,1287 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E53"/>
+  <x:dimension ref="A1:E73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46177.9271990741</x:v>
+        <x:v>46205.9310300926</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>123.81</x:v>
+        <x:v>229.64</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>384.576</x:v>
+        <x:v>412.599</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>396.47</x:v>
+        <x:v>425.36</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46176.9270486111</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>69.87</x:v>
+        <x:v>240.26</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>365.69</x:v>
+        <x:v>413.744</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>377</x:v>
+        <x:v>426.54</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46175.9272337963</x:v>
+        <x:v>46203.9448032407</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>72.72</x:v>
+        <x:v>172.71</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>366.582</x:v>
+        <x:v>403.161</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>377.92</x:v>
+        <x:v>415.63</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46174.9275462963</x:v>
+        <x:v>46202.9289351852</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>78.98</x:v>
+        <x:v>203.76</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>368.464</x:v>
+        <x:v>407.225</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>379.86</x:v>
+        <x:v>419.82</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46171.9260532407</x:v>
+        <x:v>46199.9281365741</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>81.07</x:v>
+        <x:v>287.34</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>368.901</x:v>
+        <x:v>415.053</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>380.31</x:v>
+        <x:v>427.89</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46170.9273032407</x:v>
+        <x:v>46198.927650463</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>89.06</x:v>
+        <x:v>199.06</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>371.054</x:v>
+        <x:v>403.064</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>382.53</x:v>
+        <x:v>415.53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46169.9271759259</x:v>
+        <x:v>46197.9277777778</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>94.62</x:v>
+        <x:v>146.69</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>372.49</x:v>
+        <x:v>393.626</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>384.01</x:v>
+        <x:v>405.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46168.9265972222</x:v>
+        <x:v>46196.9276041667</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>73.94</x:v>
+        <x:v>168.43</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>365.554</x:v>
+        <x:v>396.972</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>376.86</x:v>
+        <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46168.6802430556</x:v>
+        <x:v>46195.9274884259</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>73.81</x:v>
+        <x:v>154.22</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>365.511</x:v>
+        <x:v>394.48</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>376.816</x:v>
+        <x:v>406.68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46164.9271180556</x:v>
+        <x:v>46191.9273263889</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>135.57</x:v>
+        <x:v>128.16</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>376.816</x:v>
+        <x:v>388.931</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>388.47</x:v>
+        <x:v>400.96</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46163.9273263889</x:v>
+        <x:v>46190.9312731481</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>110.01</x:v>
+        <x:v>121.94</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>371.006</x:v>
+        <x:v>387.544</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>382.48</x:v>
+        <x:v>399.53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46162.9271875</x:v>
+        <x:v>46189.9283796296</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>113.97</x:v>
+        <x:v>174.56</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>371.801</x:v>
+        <x:v>395.42</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>383.3</x:v>
+        <x:v>407.65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46161.9262037037</x:v>
+        <x:v>46188.9272685185</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>148.3</x:v>
+        <x:v>199.82</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>377.563</x:v>
+        <x:v>397.085</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>389.24</x:v>
+        <x:v>411.04</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46188.3412731482</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>160.35</x:v>
+        <x:v>170.65</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>379.396</x:v>
+        <x:v>394.64</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>391.13</x:v>
+        <x:v>408.52</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46157.9303935185</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>180.47</x:v>
+        <x:v>174.64</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>382.034</x:v>
+        <x:v>396.264</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>393.85</x:v>
+        <x:v>408.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>225.46</x:v>
+        <x:v>157.73</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>387.117</x:v>
+        <x:v>393.384</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>399.09</x:v>
+        <x:v>405.55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46154.9273842593</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>208.08</x:v>
+        <x:v>170.15</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>384.498</x:v>
+        <x:v>395.236</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>396.39</x:v>
+        <x:v>407.46</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>142.17</x:v>
+        <x:v>213.71</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>372.907</x:v>
+        <x:v>400.61</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>384.44</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>121.71</x:v>
+        <x:v>173.11</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>368.581</x:v>
+        <x:v>394.373</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>379.98</x:v>
+        <x:v>406.57</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>86.15</x:v>
+        <x:v>137.54</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>358.648</x:v>
+        <x:v>387.486</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>369.74</x:v>
+        <x:v>399.47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>78.47</x:v>
+        <x:v>123.81</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>356.262</x:v>
+        <x:v>384.576</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>367.28</x:v>
+        <x:v>396.47</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>68.96</x:v>
+        <x:v>69.87</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>352.954</x:v>
+        <x:v>365.69</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>363.87</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>95.91</x:v>
+        <x:v>72.72</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>359.628</x:v>
+        <x:v>366.582</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>370.75</x:v>
+        <x:v>377.92</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>95.89</x:v>
+        <x:v>78.98</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>359.366</x:v>
+        <x:v>368.464</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>370.48</x:v>
+        <x:v>379.86</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>97.17</x:v>
+        <x:v>81.07</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>359.618</x:v>
+        <x:v>368.901</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>370.74</x:v>
+        <x:v>380.31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>83.79</x:v>
+        <x:v>89.06</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>355.767</x:v>
+        <x:v>371.054</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>366.77</x:v>
+        <x:v>382.53</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>55.56</x:v>
+        <x:v>94.62</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>344.049</x:v>
+        <x:v>372.49</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>354.69</x:v>
+        <x:v>384.01</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>56.56</x:v>
+        <x:v>73.94</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>344.272</x:v>
+        <x:v>365.554</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>354.92</x:v>
+        <x:v>376.86</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46168.6802430556</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>55.86</x:v>
+        <x:v>73.81</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>343.923</x:v>
+        <x:v>365.511</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>354.56</x:v>
+        <x:v>376.816</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>53.63</x:v>
+        <x:v>135.57</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>342.914</x:v>
+        <x:v>376.816</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>353.52</x:v>
+        <x:v>388.47</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>40.54</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>335.63</x:v>
+        <x:v>371.006</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>346.01</x:v>
+        <x:v>382.48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>19.94</x:v>
+        <x:v>113.97</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>313.776</x:v>
+        <x:v>371.801</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>323.48</x:v>
+        <x:v>383.3</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>21.23</x:v>
+        <x:v>148.3</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>314.891</x:v>
+        <x:v>377.563</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>324.63</x:v>
+        <x:v>389.24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>15.3</x:v>
+        <x:v>160.35</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>306.908</x:v>
+        <x:v>379.396</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>316.4</x:v>
+        <x:v>391.13</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>13.79</x:v>
+        <x:v>180.47</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>304.628</x:v>
+        <x:v>382.034</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>314.05</x:v>
+        <x:v>393.85</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>13.92</x:v>
+        <x:v>225.46</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>304.764</x:v>
+        <x:v>387.117</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>314.19</x:v>
+        <x:v>399.09</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46154.9273842593</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>13.2</x:v>
+        <x:v>208.08</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>303.61</x:v>
+        <x:v>384.498</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>313</x:v>
+        <x:v>396.39</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>9.3</x:v>
+        <x:v>142.17</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>295.2</x:v>
+        <x:v>372.907</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>304.33</x:v>
+        <x:v>384.44</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>10.68</x:v>
+        <x:v>121.71</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>297.703</x:v>
+        <x:v>368.581</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>306.91</x:v>
+        <x:v>379.98</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>10.24</x:v>
+        <x:v>86.15</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>296.801</x:v>
+        <x:v>358.648</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>305.98</x:v>
+        <x:v>369.74</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>11.23</x:v>
+        <x:v>78.47</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>298.498</x:v>
+        <x:v>356.262</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>307.73</x:v>
+        <x:v>367.28</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>4.26</x:v>
+        <x:v>68.96</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>268.942</x:v>
+        <x:v>352.954</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>277.26</x:v>
+        <x:v>363.87</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>3.62</x:v>
+        <x:v>95.91</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>265.761</x:v>
+        <x:v>359.628</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>273.98</x:v>
+        <x:v>370.75</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>2.16</x:v>
+        <x:v>95.89</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>253.936</x:v>
+        <x:v>359.366</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>261.79</x:v>
+        <x:v>370.48</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>1.76</x:v>
+        <x:v>97.17</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>251.249</x:v>
+        <x:v>359.618</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>259.02</x:v>
+        <x:v>370.74</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46108.7028819444</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>1.87</x:v>
+        <x:v>83.79</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>252.208</x:v>
+        <x:v>355.767</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>260.008</x:v>
+        <x:v>366.77</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>3.41</x:v>
+        <x:v>55.56</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>260.008</x:v>
+        <x:v>344.049</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>268.05</x:v>
+        <x:v>354.69</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46106.8850925926</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>3.97</x:v>
+        <x:v>56.56</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>262.434</x:v>
+        <x:v>344.272</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>270.55</x:v>
+        <x:v>354.92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>4.4</x:v>
+        <x:v>55.86</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>264.112</x:v>
+        <x:v>343.923</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>272.28</x:v>
+        <x:v>354.56</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46104.8850925926</x:v>
+        <x:v>46134.9271527778</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>3.83</x:v>
+        <x:v>53.63</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>261.454</x:v>
+        <x:v>342.914</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>269.54</x:v>
+        <x:v>353.52</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
+        <x:v>46133.9273032407</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C53" s="0">
+        <x:v>40.54</x:v>
+      </x:c>
+      <x:c r="D53" s="0">
+        <x:v>335.63</x:v>
+      </x:c>
+      <x:c r="E53" s="0">
+        <x:v>346.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="1">
+        <x:v>46132.9453819444</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C54" s="0">
+        <x:v>19.94</x:v>
+      </x:c>
+      <x:c r="D54" s="0">
+        <x:v>313.776</x:v>
+      </x:c>
+      <x:c r="E54" s="0">
+        <x:v>323.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C55" s="0">
+        <x:v>21.23</x:v>
+      </x:c>
+      <x:c r="D55" s="0">
+        <x:v>314.891</x:v>
+      </x:c>
+      <x:c r="E55" s="0">
+        <x:v>324.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="1">
+        <x:v>46128.927662037</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C56" s="0">
+        <x:v>15.3</x:v>
+      </x:c>
+      <x:c r="D56" s="0">
+        <x:v>306.908</x:v>
+      </x:c>
+      <x:c r="E56" s="0">
+        <x:v>316.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="1">
+        <x:v>46127.9275694444</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C57" s="0">
+        <x:v>13.79</x:v>
+      </x:c>
+      <x:c r="D57" s="0">
+        <x:v>304.628</x:v>
+      </x:c>
+      <x:c r="E57" s="0">
+        <x:v>314.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C58" s="0">
+        <x:v>13.92</x:v>
+      </x:c>
+      <x:c r="D58" s="0">
+        <x:v>304.764</x:v>
+      </x:c>
+      <x:c r="E58" s="0">
+        <x:v>314.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C59" s="0">
+        <x:v>13.2</x:v>
+      </x:c>
+      <x:c r="D59" s="0">
+        <x:v>303.61</x:v>
+      </x:c>
+      <x:c r="E59" s="0">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C60" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D60" s="0">
+        <x:v>295.2</x:v>
+      </x:c>
+      <x:c r="E60" s="0">
+        <x:v>304.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C61" s="0">
+        <x:v>10.68</x:v>
+      </x:c>
+      <x:c r="D61" s="0">
+        <x:v>297.703</x:v>
+      </x:c>
+      <x:c r="E61" s="0">
+        <x:v>306.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C62" s="0">
+        <x:v>10.24</x:v>
+      </x:c>
+      <x:c r="D62" s="0">
+        <x:v>296.801</x:v>
+      </x:c>
+      <x:c r="E62" s="0">
+        <x:v>305.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C63" s="0">
+        <x:v>11.23</x:v>
+      </x:c>
+      <x:c r="D63" s="0">
+        <x:v>298.498</x:v>
+      </x:c>
+      <x:c r="E63" s="0">
+        <x:v>307.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C64" s="0">
+        <x:v>4.26</x:v>
+      </x:c>
+      <x:c r="D64" s="0">
+        <x:v>268.942</x:v>
+      </x:c>
+      <x:c r="E64" s="0">
+        <x:v>277.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C65" s="0">
+        <x:v>3.62</x:v>
+      </x:c>
+      <x:c r="D65" s="0">
+        <x:v>265.761</x:v>
+      </x:c>
+      <x:c r="E65" s="0">
+        <x:v>273.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C66" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D66" s="0">
+        <x:v>253.936</x:v>
+      </x:c>
+      <x:c r="E66" s="0">
+        <x:v>261.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
+        <x:v>1.76</x:v>
+      </x:c>
+      <x:c r="D67" s="0">
+        <x:v>251.249</x:v>
+      </x:c>
+      <x:c r="E67" s="0">
+        <x:v>259.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="1">
+        <x:v>46108.7028819444</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="0">
+        <x:v>1.87</x:v>
+      </x:c>
+      <x:c r="D68" s="0">
+        <x:v>252.208</x:v>
+      </x:c>
+      <x:c r="E68" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C69" s="0">
+        <x:v>3.41</x:v>
+      </x:c>
+      <x:c r="D69" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+      <x:c r="E69" s="0">
+        <x:v>268.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1">
+        <x:v>46106.8850925926</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C70" s="0">
+        <x:v>3.97</x:v>
+      </x:c>
+      <x:c r="D70" s="0">
+        <x:v>262.434</x:v>
+      </x:c>
+      <x:c r="E70" s="0">
+        <x:v>270.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1">
+        <x:v>46105.8848148148</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C71" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="D71" s="0">
+        <x:v>264.112</x:v>
+      </x:c>
+      <x:c r="E71" s="0">
+        <x:v>272.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1">
+        <x:v>46104.8850925926</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C72" s="0">
+        <x:v>3.83</x:v>
+      </x:c>
+      <x:c r="D72" s="0">
+        <x:v>261.454</x:v>
+      </x:c>
+      <x:c r="E72" s="0">
+        <x:v>269.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1">
         <x:v>46101.8852893518</x:v>
       </x:c>
-      <x:c r="B53" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C53" s="0">
+      <x:c r="B73" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C73" s="0">
         <x:v>5.78</x:v>
       </x:c>
-      <x:c r="D53" s="0">
+      <x:c r="D73" s="0">
         <x:v>267.322</x:v>
       </x:c>
-      <x:c r="E53" s="0">
+      <x:c r="E73" s="0">
         <x:v>275.59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>