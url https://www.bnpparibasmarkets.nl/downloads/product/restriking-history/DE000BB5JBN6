--- v3 (2026-07-05)
+++ v4 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9763f7e13fca431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d4af2b3747c4facbfcab225407b9c93.psmdcp" Id="Rbb3f757aa5644972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0823eb8671e42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33db220d4164411e9b51a379229d0d25.psmdcp" Id="R34910702699642e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5JBN6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1287 +390,1542 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E73"/>
+  <x:dimension ref="A1:E88"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46205.9310300926</x:v>
+        <x:v>46227.9293865741</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>229.64</x:v>
+        <x:v>123.61</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>412.599</x:v>
+        <x:v>408.118</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>425.36</x:v>
+        <x:v>420.74</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46226.9278819444</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>240.26</x:v>
+        <x:v>137.73</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>413.744</x:v>
+        <x:v>410.853</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>426.54</x:v>
+        <x:v>423.56</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46203.9448032407</x:v>
+        <x:v>46225.9375231481</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>172.71</x:v>
+        <x:v>189.24</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>403.161</x:v>
+        <x:v>418.371</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>415.63</x:v>
+        <x:v>431.31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46202.9289351852</x:v>
+        <x:v>46224.9275</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>203.76</x:v>
+        <x:v>229.63</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>407.225</x:v>
+        <x:v>423.26</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>419.82</x:v>
+        <x:v>436.35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46199.9281365741</x:v>
+        <x:v>46223.9276736111</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>287.34</x:v>
+        <x:v>150.68</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>415.053</x:v>
+        <x:v>408.904</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>427.89</x:v>
+        <x:v>421.55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46198.927650463</x:v>
+        <x:v>46220.9277083333</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>199.06</x:v>
+        <x:v>181.05</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>403.064</x:v>
+        <x:v>413.307</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>415.53</x:v>
+        <x:v>426.09</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46197.9277777778</x:v>
+        <x:v>46219.9275347222</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>146.69</x:v>
+        <x:v>165.59</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>393.626</x:v>
+        <x:v>410.679</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>405.8</x:v>
+        <x:v>423.38</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46196.9276041667</x:v>
+        <x:v>46218.9279282407</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>168.43</x:v>
+        <x:v>142.36</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>396.972</x:v>
+        <x:v>405.964</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>409.25</x:v>
+        <x:v>418.52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46195.9274884259</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>154.22</x:v>
+        <x:v>186.82</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>394.48</x:v>
+        <x:v>412.434</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>406.68</x:v>
+        <x:v>425.19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46191.9273263889</x:v>
+        <x:v>46216.9278819444</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>128.16</x:v>
+        <x:v>216.97</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>388.931</x:v>
+        <x:v>416.217</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>400.96</x:v>
+        <x:v>429.09</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46190.9312731481</x:v>
+        <x:v>46213.9268865741</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>121.94</x:v>
+        <x:v>188.67</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>387.544</x:v>
+        <x:v>411.881</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>399.53</x:v>
+        <x:v>424.62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46189.9283796296</x:v>
+        <x:v>46212.9353356482</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>174.56</x:v>
+        <x:v>250.87</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>395.42</x:v>
+        <x:v>418.73</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>407.65</x:v>
+        <x:v>431.68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46188.9272685185</x:v>
+        <x:v>46211.9274421296</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>199.82</x:v>
+        <x:v>207.05</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>397.085</x:v>
+        <x:v>412.832</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>411.04</x:v>
+        <x:v>425.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46188.3412731482</x:v>
+        <x:v>46210.9277893519</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>170.65</x:v>
+        <x:v>228.38</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>394.64</x:v>
+        <x:v>415.344</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>408.52</x:v>
+        <x:v>428.19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46185.9273842593</x:v>
+        <x:v>46209.9311226852</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>174.64</x:v>
+        <x:v>167.51</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>396.264</x:v>
+        <x:v>405.45</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>408.52</x:v>
+        <x:v>417.99</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46184.9272569444</x:v>
+        <x:v>46205.9310300926</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>157.73</x:v>
+        <x:v>229.64</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>393.384</x:v>
+        <x:v>412.599</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>405.55</x:v>
+        <x:v>425.36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46183.9277893519</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>170.15</x:v>
+        <x:v>240.26</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>395.236</x:v>
+        <x:v>413.744</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>407.46</x:v>
+        <x:v>426.54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46182.9278819444</x:v>
+        <x:v>46203.9448032407</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>213.71</x:v>
+        <x:v>172.71</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>400.61</x:v>
+        <x:v>403.161</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>413</x:v>
+        <x:v>415.63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46181.9277430556</x:v>
+        <x:v>46202.9289351852</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>173.11</x:v>
+        <x:v>203.76</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>394.373</x:v>
+        <x:v>407.225</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>406.57</x:v>
+        <x:v>419.82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46178.9280671296</x:v>
+        <x:v>46199.9281365741</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>137.54</x:v>
+        <x:v>287.34</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>387.486</x:v>
+        <x:v>415.053</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>399.47</x:v>
+        <x:v>427.89</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46177.9271990741</x:v>
+        <x:v>46198.927650463</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>123.81</x:v>
+        <x:v>199.06</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>384.576</x:v>
+        <x:v>403.064</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>396.47</x:v>
+        <x:v>415.53</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46176.9270486111</x:v>
+        <x:v>46197.9277777778</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>69.87</x:v>
+        <x:v>146.69</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>365.69</x:v>
+        <x:v>393.626</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>377</x:v>
+        <x:v>405.8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46175.9272337963</x:v>
+        <x:v>46196.9276041667</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>72.72</x:v>
+        <x:v>168.43</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>366.582</x:v>
+        <x:v>396.972</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>377.92</x:v>
+        <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46174.9275462963</x:v>
+        <x:v>46195.9274884259</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>78.98</x:v>
+        <x:v>154.22</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>368.464</x:v>
+        <x:v>394.48</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>379.86</x:v>
+        <x:v>406.68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46171.9260532407</x:v>
+        <x:v>46191.9273263889</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>81.07</x:v>
+        <x:v>128.16</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>368.901</x:v>
+        <x:v>388.931</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>380.31</x:v>
+        <x:v>400.96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46170.9273032407</x:v>
+        <x:v>46190.9312731481</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>89.06</x:v>
+        <x:v>121.94</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>371.054</x:v>
+        <x:v>387.544</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>382.53</x:v>
+        <x:v>399.53</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46169.9271759259</x:v>
+        <x:v>46189.9283796296</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>94.62</x:v>
+        <x:v>174.56</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>372.49</x:v>
+        <x:v>395.42</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>384.01</x:v>
+        <x:v>407.65</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46168.9265972222</x:v>
+        <x:v>46188.9272685185</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>73.94</x:v>
+        <x:v>199.82</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>365.554</x:v>
+        <x:v>397.085</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>376.86</x:v>
+        <x:v>411.04</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46168.6802430556</x:v>
+        <x:v>46188.3412731482</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>73.81</x:v>
+        <x:v>170.65</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>365.511</x:v>
+        <x:v>394.64</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>376.816</x:v>
+        <x:v>408.52</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46164.9271180556</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>135.57</x:v>
+        <x:v>174.64</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>376.816</x:v>
+        <x:v>396.264</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>388.47</x:v>
+        <x:v>408.52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46163.9273263889</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>110.01</x:v>
+        <x:v>157.73</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>371.006</x:v>
+        <x:v>393.384</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>382.48</x:v>
+        <x:v>405.55</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46162.9271875</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>113.97</x:v>
+        <x:v>170.15</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>371.801</x:v>
+        <x:v>395.236</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>383.3</x:v>
+        <x:v>407.46</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46161.9262037037</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>148.3</x:v>
+        <x:v>213.71</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>377.563</x:v>
+        <x:v>400.61</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>389.24</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>160.35</x:v>
+        <x:v>173.11</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>379.396</x:v>
+        <x:v>394.373</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>391.13</x:v>
+        <x:v>406.57</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46157.9303935185</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>180.47</x:v>
+        <x:v>137.54</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>382.034</x:v>
+        <x:v>387.486</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>393.85</x:v>
+        <x:v>399.47</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>225.46</x:v>
+        <x:v>123.81</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>387.117</x:v>
+        <x:v>384.576</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>399.09</x:v>
+        <x:v>396.47</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46154.9273842593</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>208.08</x:v>
+        <x:v>69.87</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>384.498</x:v>
+        <x:v>365.69</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>396.39</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>142.17</x:v>
+        <x:v>72.72</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>372.907</x:v>
+        <x:v>366.582</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>384.44</x:v>
+        <x:v>377.92</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>121.71</x:v>
+        <x:v>78.98</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>368.581</x:v>
+        <x:v>368.464</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>379.98</x:v>
+        <x:v>379.86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>86.15</x:v>
+        <x:v>81.07</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>358.648</x:v>
+        <x:v>368.901</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>369.74</x:v>
+        <x:v>380.31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>78.47</x:v>
+        <x:v>89.06</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>356.262</x:v>
+        <x:v>371.054</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>367.28</x:v>
+        <x:v>382.53</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>68.96</x:v>
+        <x:v>94.62</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>352.954</x:v>
+        <x:v>372.49</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>363.87</x:v>
+        <x:v>384.01</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>95.91</x:v>
+        <x:v>73.94</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>359.628</x:v>
+        <x:v>365.554</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>370.75</x:v>
+        <x:v>376.86</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46168.6802430556</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>95.89</x:v>
+        <x:v>73.81</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>359.366</x:v>
+        <x:v>365.511</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>370.48</x:v>
+        <x:v>376.816</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>97.17</x:v>
+        <x:v>135.57</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>359.618</x:v>
+        <x:v>376.816</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>370.74</x:v>
+        <x:v>388.47</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>83.79</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>355.767</x:v>
+        <x:v>371.006</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>366.77</x:v>
+        <x:v>382.48</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>55.56</x:v>
+        <x:v>113.97</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>344.049</x:v>
+        <x:v>371.801</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>354.69</x:v>
+        <x:v>383.3</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>56.56</x:v>
+        <x:v>148.3</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>344.272</x:v>
+        <x:v>377.563</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>354.92</x:v>
+        <x:v>389.24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>55.86</x:v>
+        <x:v>160.35</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>343.923</x:v>
+        <x:v>379.396</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>354.56</x:v>
+        <x:v>391.13</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>53.63</x:v>
+        <x:v>180.47</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>342.914</x:v>
+        <x:v>382.034</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>353.52</x:v>
+        <x:v>393.85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>40.54</x:v>
+        <x:v>225.46</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>335.63</x:v>
+        <x:v>387.117</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>346.01</x:v>
+        <x:v>399.09</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46154.9273842593</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>19.94</x:v>
+        <x:v>208.08</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>313.776</x:v>
+        <x:v>384.498</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>323.48</x:v>
+        <x:v>396.39</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>21.23</x:v>
+        <x:v>142.17</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>314.891</x:v>
+        <x:v>372.907</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>324.63</x:v>
+        <x:v>384.44</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>15.3</x:v>
+        <x:v>121.71</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>306.908</x:v>
+        <x:v>368.581</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>316.4</x:v>
+        <x:v>379.98</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>13.79</x:v>
+        <x:v>86.15</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>304.628</x:v>
+        <x:v>358.648</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>314.05</x:v>
+        <x:v>369.74</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>13.92</x:v>
+        <x:v>78.47</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>304.764</x:v>
+        <x:v>356.262</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>314.19</x:v>
+        <x:v>367.28</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>13.2</x:v>
+        <x:v>68.96</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>303.61</x:v>
+        <x:v>352.954</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>313</x:v>
+        <x:v>363.87</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>9.3</x:v>
+        <x:v>95.91</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>295.2</x:v>
+        <x:v>359.628</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>304.33</x:v>
+        <x:v>370.75</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>10.68</x:v>
+        <x:v>95.89</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>297.703</x:v>
+        <x:v>359.366</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>306.91</x:v>
+        <x:v>370.48</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>10.24</x:v>
+        <x:v>97.17</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>296.801</x:v>
+        <x:v>359.618</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>305.98</x:v>
+        <x:v>370.74</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>11.23</x:v>
+        <x:v>83.79</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>298.498</x:v>
+        <x:v>355.767</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>307.73</x:v>
+        <x:v>366.77</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>4.26</x:v>
+        <x:v>55.56</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>268.942</x:v>
+        <x:v>344.049</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>277.26</x:v>
+        <x:v>354.69</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>3.62</x:v>
+        <x:v>56.56</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>265.761</x:v>
+        <x:v>344.272</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>273.98</x:v>
+        <x:v>354.92</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>2.16</x:v>
+        <x:v>55.86</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>253.936</x:v>
+        <x:v>343.923</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>261.79</x:v>
+        <x:v>354.56</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46134.9271527778</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>1.76</x:v>
+        <x:v>53.63</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>251.249</x:v>
+        <x:v>342.914</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>259.02</x:v>
+        <x:v>353.52</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46108.7028819444</x:v>
+        <x:v>46133.9273032407</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>1.87</x:v>
+        <x:v>40.54</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>252.208</x:v>
+        <x:v>335.63</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>260.008</x:v>
+        <x:v>346.01</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46132.9453819444</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>3.41</x:v>
+        <x:v>19.94</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>260.008</x:v>
+        <x:v>313.776</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>268.05</x:v>
+        <x:v>323.48</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46106.8850925926</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>3.97</x:v>
+        <x:v>21.23</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>262.434</x:v>
+        <x:v>314.891</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>270.55</x:v>
+        <x:v>324.63</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46128.927662037</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>4.4</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>264.112</x:v>
+        <x:v>306.908</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>272.28</x:v>
+        <x:v>316.4</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46104.8850925926</x:v>
+        <x:v>46127.9275694444</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>3.83</x:v>
+        <x:v>13.79</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>261.454</x:v>
+        <x:v>304.628</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>269.54</x:v>
+        <x:v>314.05</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C73" s="0">
+        <x:v>13.92</x:v>
+      </x:c>
+      <x:c r="D73" s="0">
+        <x:v>304.764</x:v>
+      </x:c>
+      <x:c r="E73" s="0">
+        <x:v>314.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C74" s="0">
+        <x:v>13.2</x:v>
+      </x:c>
+      <x:c r="D74" s="0">
+        <x:v>303.61</x:v>
+      </x:c>
+      <x:c r="E74" s="0">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C75" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D75" s="0">
+        <x:v>295.2</x:v>
+      </x:c>
+      <x:c r="E75" s="0">
+        <x:v>304.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C76" s="0">
+        <x:v>10.68</x:v>
+      </x:c>
+      <x:c r="D76" s="0">
+        <x:v>297.703</x:v>
+      </x:c>
+      <x:c r="E76" s="0">
+        <x:v>306.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C77" s="0">
+        <x:v>10.24</x:v>
+      </x:c>
+      <x:c r="D77" s="0">
+        <x:v>296.801</x:v>
+      </x:c>
+      <x:c r="E77" s="0">
+        <x:v>305.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C78" s="0">
+        <x:v>11.23</x:v>
+      </x:c>
+      <x:c r="D78" s="0">
+        <x:v>298.498</x:v>
+      </x:c>
+      <x:c r="E78" s="0">
+        <x:v>307.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C79" s="0">
+        <x:v>4.26</x:v>
+      </x:c>
+      <x:c r="D79" s="0">
+        <x:v>268.942</x:v>
+      </x:c>
+      <x:c r="E79" s="0">
+        <x:v>277.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C80" s="0">
+        <x:v>3.62</x:v>
+      </x:c>
+      <x:c r="D80" s="0">
+        <x:v>265.761</x:v>
+      </x:c>
+      <x:c r="E80" s="0">
+        <x:v>273.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D81" s="0">
+        <x:v>253.936</x:v>
+      </x:c>
+      <x:c r="E81" s="0">
+        <x:v>261.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C82" s="0">
+        <x:v>1.76</x:v>
+      </x:c>
+      <x:c r="D82" s="0">
+        <x:v>251.249</x:v>
+      </x:c>
+      <x:c r="E82" s="0">
+        <x:v>259.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1">
+        <x:v>46108.7028819444</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C83" s="0">
+        <x:v>1.87</x:v>
+      </x:c>
+      <x:c r="D83" s="0">
+        <x:v>252.208</x:v>
+      </x:c>
+      <x:c r="E83" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C84" s="0">
+        <x:v>3.41</x:v>
+      </x:c>
+      <x:c r="D84" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+      <x:c r="E84" s="0">
+        <x:v>268.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="1">
+        <x:v>46106.8850925926</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
+        <x:v>3.97</x:v>
+      </x:c>
+      <x:c r="D85" s="0">
+        <x:v>262.434</x:v>
+      </x:c>
+      <x:c r="E85" s="0">
+        <x:v>270.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="1">
+        <x:v>46105.8848148148</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C86" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="D86" s="0">
+        <x:v>264.112</x:v>
+      </x:c>
+      <x:c r="E86" s="0">
+        <x:v>272.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="1">
+        <x:v>46104.8850925926</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C87" s="0">
+        <x:v>3.83</x:v>
+      </x:c>
+      <x:c r="D87" s="0">
+        <x:v>261.454</x:v>
+      </x:c>
+      <x:c r="E87" s="0">
+        <x:v>269.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="1">
         <x:v>46101.8852893518</x:v>
       </x:c>
-      <x:c r="B73" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C73" s="0">
+      <x:c r="B88" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C88" s="0">
         <x:v>5.78</x:v>
       </x:c>
-      <x:c r="D73" s="0">
+      <x:c r="D88" s="0">
         <x:v>267.322</x:v>
       </x:c>
-      <x:c r="E73" s="0">
+      <x:c r="E88" s="0">
         <x:v>275.59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>