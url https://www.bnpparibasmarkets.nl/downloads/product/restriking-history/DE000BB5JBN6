--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0823eb8671e42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33db220d4164411e9b51a379229d0d25.psmdcp" Id="R34910702699642e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7e761a1fd14a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95d320e5a6de475b80a541b2ceb0a578.psmdcp" Id="R76fe8561190e4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5JBN6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1542 +390,1780 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E88"/>
+  <x:dimension ref="A1:E102"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46227.9293865741</x:v>
+        <x:v>46248.9280787037</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>123.61</x:v>
+        <x:v>40.66</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>408.118</x:v>
+        <x:v>389.678</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>420.74</x:v>
+        <x:v>401.73</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46226.9278819444</x:v>
+        <x:v>46247.9269444444</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>137.73</x:v>
+        <x:v>37.04</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>410.853</x:v>
+        <x:v>387.088</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>423.56</x:v>
+        <x:v>399.06</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46225.9375231481</x:v>
+        <x:v>46246.9279861111</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>189.24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>418.371</x:v>
+        <x:v>393.422</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>431.31</x:v>
+        <x:v>405.59</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46224.9275</x:v>
+        <x:v>46245.9263888889</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>229.63</x:v>
+        <x:v>43.59</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>423.26</x:v>
+        <x:v>390.124</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>436.35</x:v>
+        <x:v>402.19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46223.9276736111</x:v>
+        <x:v>46244.9273032407</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>150.68</x:v>
+        <x:v>57.59</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>408.904</x:v>
+        <x:v>396.478</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>421.55</x:v>
+        <x:v>408.74</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46220.9277083333</x:v>
+        <x:v>46241.9271180556</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>181.05</x:v>
+        <x:v>54.68</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>413.307</x:v>
+        <x:v>394.868</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>426.09</x:v>
+        <x:v>407.08</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46219.9275347222</x:v>
+        <x:v>46240.9345949074</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>165.59</x:v>
+        <x:v>49.14</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>410.679</x:v>
+        <x:v>391.851</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>423.38</x:v>
+        <x:v>403.97</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46218.9279282407</x:v>
+        <x:v>46239.9272337963</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>142.36</x:v>
+        <x:v>72.44</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>405.964</x:v>
+        <x:v>400.368</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>418.52</x:v>
+        <x:v>412.75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46217.9280671296</x:v>
+        <x:v>46238.9290162037</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>186.82</x:v>
+        <x:v>60.94</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>412.434</x:v>
+        <x:v>395.324</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>425.19</x:v>
+        <x:v>407.55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46216.9278819444</x:v>
+        <x:v>46237.9281597222</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>216.97</x:v>
+        <x:v>85.2</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>416.217</x:v>
+        <x:v>402.899</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>429.09</x:v>
+        <x:v>415.36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46213.9268865741</x:v>
+        <x:v>46233.9277199074</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>188.67</x:v>
+        <x:v>111.28</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>411.881</x:v>
+        <x:v>408.826</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>424.62</x:v>
+        <x:v>421.47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46212.9353356482</x:v>
+        <x:v>46232.9279282407</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>250.87</x:v>
+        <x:v>108.1</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>418.73</x:v>
+        <x:v>407.953</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>431.68</x:v>
+        <x:v>420.57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46211.9274421296</x:v>
+        <x:v>46231.9293634259</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>207.05</x:v>
+        <x:v>152.3</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>412.832</x:v>
+        <x:v>415.926</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>425.6</x:v>
+        <x:v>428.79</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46210.9277893519</x:v>
+        <x:v>46230.9280208333</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>228.38</x:v>
+        <x:v>108.96</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>415.344</x:v>
+        <x:v>405.111</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>428.19</x:v>
+        <x:v>417.64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46209.9311226852</x:v>
+        <x:v>46227.9293865741</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>167.51</x:v>
+        <x:v>123.61</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>405.45</x:v>
+        <x:v>408.118</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>417.99</x:v>
+        <x:v>420.74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46205.9310300926</x:v>
+        <x:v>46226.9278819444</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>229.64</x:v>
+        <x:v>137.73</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>412.599</x:v>
+        <x:v>410.853</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>425.36</x:v>
+        <x:v>423.56</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46225.9375231481</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>240.26</x:v>
+        <x:v>189.24</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>413.744</x:v>
+        <x:v>418.371</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>426.54</x:v>
+        <x:v>431.31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46203.9448032407</x:v>
+        <x:v>46224.9275</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>172.71</x:v>
+        <x:v>229.63</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>403.161</x:v>
+        <x:v>423.26</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>415.63</x:v>
+        <x:v>436.35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46202.9289351852</x:v>
+        <x:v>46223.9276736111</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>203.76</x:v>
+        <x:v>150.68</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>407.225</x:v>
+        <x:v>408.904</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>419.82</x:v>
+        <x:v>421.55</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46199.9281365741</x:v>
+        <x:v>46220.9277083333</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>287.34</x:v>
+        <x:v>181.05</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>415.053</x:v>
+        <x:v>413.307</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>427.89</x:v>
+        <x:v>426.09</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46198.927650463</x:v>
+        <x:v>46219.9275347222</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>199.06</x:v>
+        <x:v>165.59</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>403.064</x:v>
+        <x:v>410.679</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>415.53</x:v>
+        <x:v>423.38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46197.9277777778</x:v>
+        <x:v>46218.9279282407</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>146.69</x:v>
+        <x:v>142.36</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>393.626</x:v>
+        <x:v>405.964</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>405.8</x:v>
+        <x:v>418.52</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46196.9276041667</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>168.43</x:v>
+        <x:v>186.82</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>396.972</x:v>
+        <x:v>412.434</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>409.25</x:v>
+        <x:v>425.19</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46195.9274884259</x:v>
+        <x:v>46216.9278819444</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>154.22</x:v>
+        <x:v>216.97</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>394.48</x:v>
+        <x:v>416.217</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>406.68</x:v>
+        <x:v>429.09</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46191.9273263889</x:v>
+        <x:v>46213.9268865741</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>128.16</x:v>
+        <x:v>188.67</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>388.931</x:v>
+        <x:v>411.881</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>400.96</x:v>
+        <x:v>424.62</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46190.9312731481</x:v>
+        <x:v>46212.9353356482</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>121.94</x:v>
+        <x:v>250.87</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>387.544</x:v>
+        <x:v>418.73</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>399.53</x:v>
+        <x:v>431.68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46189.9283796296</x:v>
+        <x:v>46211.9274421296</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>174.56</x:v>
+        <x:v>207.05</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>395.42</x:v>
+        <x:v>412.832</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>407.65</x:v>
+        <x:v>425.6</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46188.9272685185</x:v>
+        <x:v>46210.9277893519</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>199.82</x:v>
+        <x:v>228.38</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>397.085</x:v>
+        <x:v>415.344</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>411.04</x:v>
+        <x:v>428.19</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46188.3412731482</x:v>
+        <x:v>46209.9311226852</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>170.65</x:v>
+        <x:v>167.51</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>394.64</x:v>
+        <x:v>405.45</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>408.52</x:v>
+        <x:v>417.99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46185.9273842593</x:v>
+        <x:v>46205.9310300926</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>174.64</x:v>
+        <x:v>229.64</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>396.264</x:v>
+        <x:v>412.599</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>408.52</x:v>
+        <x:v>425.36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46184.9272569444</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>157.73</x:v>
+        <x:v>240.26</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>393.384</x:v>
+        <x:v>413.744</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>405.55</x:v>
+        <x:v>426.54</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46183.9277893519</x:v>
+        <x:v>46203.9448032407</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>170.15</x:v>
+        <x:v>172.71</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>395.236</x:v>
+        <x:v>403.161</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>407.46</x:v>
+        <x:v>415.63</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46182.9278819444</x:v>
+        <x:v>46202.9289351852</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>213.71</x:v>
+        <x:v>203.76</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>400.61</x:v>
+        <x:v>407.225</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>413</x:v>
+        <x:v>419.82</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46181.9277430556</x:v>
+        <x:v>46199.9281365741</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>173.11</x:v>
+        <x:v>287.34</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>394.373</x:v>
+        <x:v>415.053</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>406.57</x:v>
+        <x:v>427.89</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46178.9280671296</x:v>
+        <x:v>46198.927650463</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>137.54</x:v>
+        <x:v>199.06</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>387.486</x:v>
+        <x:v>403.064</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>399.47</x:v>
+        <x:v>415.53</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46177.9271990741</x:v>
+        <x:v>46197.9277777778</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>123.81</x:v>
+        <x:v>146.69</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>384.576</x:v>
+        <x:v>393.626</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>396.47</x:v>
+        <x:v>405.8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46176.9270486111</x:v>
+        <x:v>46196.9276041667</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>69.87</x:v>
+        <x:v>168.43</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>365.69</x:v>
+        <x:v>396.972</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>377</x:v>
+        <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46175.9272337963</x:v>
+        <x:v>46195.9274884259</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>72.72</x:v>
+        <x:v>154.22</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>366.582</x:v>
+        <x:v>394.48</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>377.92</x:v>
+        <x:v>406.68</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46174.9275462963</x:v>
+        <x:v>46191.9273263889</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>78.98</x:v>
+        <x:v>128.16</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>368.464</x:v>
+        <x:v>388.931</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>379.86</x:v>
+        <x:v>400.96</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46171.9260532407</x:v>
+        <x:v>46190.9312731481</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>81.07</x:v>
+        <x:v>121.94</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>368.901</x:v>
+        <x:v>387.544</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>380.31</x:v>
+        <x:v>399.53</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46170.9273032407</x:v>
+        <x:v>46189.9283796296</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>89.06</x:v>
+        <x:v>174.56</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>371.054</x:v>
+        <x:v>395.42</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>382.53</x:v>
+        <x:v>407.65</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46169.9271759259</x:v>
+        <x:v>46188.9272685185</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>94.62</x:v>
+        <x:v>199.82</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>372.49</x:v>
+        <x:v>397.085</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>384.01</x:v>
+        <x:v>411.04</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46168.9265972222</x:v>
+        <x:v>46188.3412731482</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>73.94</x:v>
+        <x:v>170.65</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>365.554</x:v>
+        <x:v>394.64</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>376.86</x:v>
+        <x:v>408.52</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46168.6802430556</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>73.81</x:v>
+        <x:v>174.64</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>365.511</x:v>
+        <x:v>396.264</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>376.816</x:v>
+        <x:v>408.52</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46164.9271180556</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>135.57</x:v>
+        <x:v>157.73</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>376.816</x:v>
+        <x:v>393.384</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>388.47</x:v>
+        <x:v>405.55</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46163.9273263889</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>110.01</x:v>
+        <x:v>170.15</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>371.006</x:v>
+        <x:v>395.236</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>382.48</x:v>
+        <x:v>407.46</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46162.9271875</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>113.97</x:v>
+        <x:v>213.71</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>371.801</x:v>
+        <x:v>400.61</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>383.3</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46161.9262037037</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>148.3</x:v>
+        <x:v>173.11</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>377.563</x:v>
+        <x:v>394.373</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>389.24</x:v>
+        <x:v>406.57</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>160.35</x:v>
+        <x:v>137.54</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>379.396</x:v>
+        <x:v>387.486</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>391.13</x:v>
+        <x:v>399.47</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46157.9303935185</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>180.47</x:v>
+        <x:v>123.81</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>382.034</x:v>
+        <x:v>384.576</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>393.85</x:v>
+        <x:v>396.47</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>225.46</x:v>
+        <x:v>69.87</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>387.117</x:v>
+        <x:v>365.69</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>399.09</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46154.9273842593</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>208.08</x:v>
+        <x:v>72.72</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>384.498</x:v>
+        <x:v>366.582</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>396.39</x:v>
+        <x:v>377.92</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>142.17</x:v>
+        <x:v>78.98</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>372.907</x:v>
+        <x:v>368.464</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>384.44</x:v>
+        <x:v>379.86</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>121.71</x:v>
+        <x:v>81.07</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>368.581</x:v>
+        <x:v>368.901</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>379.98</x:v>
+        <x:v>380.31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>86.15</x:v>
+        <x:v>89.06</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>358.648</x:v>
+        <x:v>371.054</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>369.74</x:v>
+        <x:v>382.53</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>78.47</x:v>
+        <x:v>94.62</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>356.262</x:v>
+        <x:v>372.49</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>367.28</x:v>
+        <x:v>384.01</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>68.96</x:v>
+        <x:v>73.94</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>352.954</x:v>
+        <x:v>365.554</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>363.87</x:v>
+        <x:v>376.86</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46168.6802430556</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>95.91</x:v>
+        <x:v>73.81</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>359.628</x:v>
+        <x:v>365.511</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>370.75</x:v>
+        <x:v>376.816</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>95.89</x:v>
+        <x:v>135.57</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>359.366</x:v>
+        <x:v>376.816</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>370.48</x:v>
+        <x:v>388.47</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>97.17</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>359.618</x:v>
+        <x:v>371.006</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>370.74</x:v>
+        <x:v>382.48</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>83.79</x:v>
+        <x:v>113.97</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>355.767</x:v>
+        <x:v>371.801</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>366.77</x:v>
+        <x:v>383.3</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>55.56</x:v>
+        <x:v>148.3</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>344.049</x:v>
+        <x:v>377.563</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>354.69</x:v>
+        <x:v>389.24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>56.56</x:v>
+        <x:v>160.35</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>344.272</x:v>
+        <x:v>379.396</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>354.92</x:v>
+        <x:v>391.13</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>55.86</x:v>
+        <x:v>180.47</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>343.923</x:v>
+        <x:v>382.034</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>354.56</x:v>
+        <x:v>393.85</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>53.63</x:v>
+        <x:v>225.46</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>342.914</x:v>
+        <x:v>387.117</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>353.52</x:v>
+        <x:v>399.09</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46154.9273842593</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>40.54</x:v>
+        <x:v>208.08</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>335.63</x:v>
+        <x:v>384.498</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>346.01</x:v>
+        <x:v>396.39</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>19.94</x:v>
+        <x:v>142.17</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>313.776</x:v>
+        <x:v>372.907</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>323.48</x:v>
+        <x:v>384.44</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>21.23</x:v>
+        <x:v>121.71</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>314.891</x:v>
+        <x:v>368.581</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>324.63</x:v>
+        <x:v>379.98</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>15.3</x:v>
+        <x:v>86.15</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>306.908</x:v>
+        <x:v>358.648</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>316.4</x:v>
+        <x:v>369.74</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>13.79</x:v>
+        <x:v>78.47</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>304.628</x:v>
+        <x:v>356.262</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>314.05</x:v>
+        <x:v>367.28</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>13.92</x:v>
+        <x:v>68.96</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>304.764</x:v>
+        <x:v>352.954</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>314.19</x:v>
+        <x:v>363.87</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>13.2</x:v>
+        <x:v>95.91</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>303.61</x:v>
+        <x:v>359.628</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>313</x:v>
+        <x:v>370.75</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>9.3</x:v>
+        <x:v>95.89</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>295.2</x:v>
+        <x:v>359.366</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>304.33</x:v>
+        <x:v>370.48</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>10.68</x:v>
+        <x:v>97.17</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>297.703</x:v>
+        <x:v>359.618</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>306.91</x:v>
+        <x:v>370.74</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>10.24</x:v>
+        <x:v>83.79</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>296.801</x:v>
+        <x:v>355.767</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>305.98</x:v>
+        <x:v>366.77</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>11.23</x:v>
+        <x:v>55.56</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>298.498</x:v>
+        <x:v>344.049</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>307.73</x:v>
+        <x:v>354.69</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>4.26</x:v>
+        <x:v>56.56</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>268.942</x:v>
+        <x:v>344.272</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>277.26</x:v>
+        <x:v>354.92</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>3.62</x:v>
+        <x:v>55.86</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>265.761</x:v>
+        <x:v>343.923</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>273.98</x:v>
+        <x:v>354.56</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46134.9271527778</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>2.16</x:v>
+        <x:v>53.63</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>253.936</x:v>
+        <x:v>342.914</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>261.79</x:v>
+        <x:v>353.52</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46133.9273032407</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>1.76</x:v>
+        <x:v>40.54</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>251.249</x:v>
+        <x:v>335.63</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>259.02</x:v>
+        <x:v>346.01</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46108.7028819444</x:v>
+        <x:v>46132.9453819444</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>1.87</x:v>
+        <x:v>19.94</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>252.208</x:v>
+        <x:v>313.776</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>260.008</x:v>
+        <x:v>323.48</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>3.41</x:v>
+        <x:v>21.23</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>260.008</x:v>
+        <x:v>314.891</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>268.05</x:v>
+        <x:v>324.63</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46106.8850925926</x:v>
+        <x:v>46128.927662037</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>3.97</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>262.434</x:v>
+        <x:v>306.908</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>270.55</x:v>
+        <x:v>316.4</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46127.9275694444</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>4.4</x:v>
+        <x:v>13.79</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>264.112</x:v>
+        <x:v>304.628</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>272.28</x:v>
+        <x:v>314.05</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46104.8850925926</x:v>
+        <x:v>46126.9274537037</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>3.83</x:v>
+        <x:v>13.92</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>261.454</x:v>
+        <x:v>304.764</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>269.54</x:v>
+        <x:v>314.19</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C88" s="0">
+        <x:v>13.2</x:v>
+      </x:c>
+      <x:c r="D88" s="0">
+        <x:v>303.61</x:v>
+      </x:c>
+      <x:c r="E88" s="0">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C89" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D89" s="0">
+        <x:v>295.2</x:v>
+      </x:c>
+      <x:c r="E89" s="0">
+        <x:v>304.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C90" s="0">
+        <x:v>10.68</x:v>
+      </x:c>
+      <x:c r="D90" s="0">
+        <x:v>297.703</x:v>
+      </x:c>
+      <x:c r="E90" s="0">
+        <x:v>306.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C91" s="0">
+        <x:v>10.24</x:v>
+      </x:c>
+      <x:c r="D91" s="0">
+        <x:v>296.801</x:v>
+      </x:c>
+      <x:c r="E91" s="0">
+        <x:v>305.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C92" s="0">
+        <x:v>11.23</x:v>
+      </x:c>
+      <x:c r="D92" s="0">
+        <x:v>298.498</x:v>
+      </x:c>
+      <x:c r="E92" s="0">
+        <x:v>307.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C93" s="0">
+        <x:v>4.26</x:v>
+      </x:c>
+      <x:c r="D93" s="0">
+        <x:v>268.942</x:v>
+      </x:c>
+      <x:c r="E93" s="0">
+        <x:v>277.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C94" s="0">
+        <x:v>3.62</x:v>
+      </x:c>
+      <x:c r="D94" s="0">
+        <x:v>265.761</x:v>
+      </x:c>
+      <x:c r="E94" s="0">
+        <x:v>273.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C95" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D95" s="0">
+        <x:v>253.936</x:v>
+      </x:c>
+      <x:c r="E95" s="0">
+        <x:v>261.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C96" s="0">
+        <x:v>1.76</x:v>
+      </x:c>
+      <x:c r="D96" s="0">
+        <x:v>251.249</x:v>
+      </x:c>
+      <x:c r="E96" s="0">
+        <x:v>259.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="1">
+        <x:v>46108.7028819444</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C97" s="0">
+        <x:v>1.87</x:v>
+      </x:c>
+      <x:c r="D97" s="0">
+        <x:v>252.208</x:v>
+      </x:c>
+      <x:c r="E97" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C98" s="0">
+        <x:v>3.41</x:v>
+      </x:c>
+      <x:c r="D98" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+      <x:c r="E98" s="0">
+        <x:v>268.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="1">
+        <x:v>46106.8850925926</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C99" s="0">
+        <x:v>3.97</x:v>
+      </x:c>
+      <x:c r="D99" s="0">
+        <x:v>262.434</x:v>
+      </x:c>
+      <x:c r="E99" s="0">
+        <x:v>270.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="1">
+        <x:v>46105.8848148148</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C100" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="D100" s="0">
+        <x:v>264.112</x:v>
+      </x:c>
+      <x:c r="E100" s="0">
+        <x:v>272.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="1">
+        <x:v>46104.8850925926</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C101" s="0">
+        <x:v>3.83</x:v>
+      </x:c>
+      <x:c r="D101" s="0">
+        <x:v>261.454</x:v>
+      </x:c>
+      <x:c r="E101" s="0">
+        <x:v>269.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="1">
         <x:v>46101.8852893518</x:v>
       </x:c>
-      <x:c r="B88" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C88" s="0">
+      <x:c r="B102" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C102" s="0">
         <x:v>5.78</x:v>
       </x:c>
-      <x:c r="D88" s="0">
+      <x:c r="D102" s="0">
         <x:v>267.322</x:v>
       </x:c>
-      <x:c r="E88" s="0">
+      <x:c r="E102" s="0">
         <x:v>275.59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>