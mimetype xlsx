--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7e761a1fd14a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95d320e5a6de475b80a541b2ceb0a578.psmdcp" Id="R76fe8561190e4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b29ecce88f4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7315f0e2e5194d0faf0ce194207ab70a.psmdcp" Id="R9a22f8200e314f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB5JBN6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1780 +390,2035 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E102"/>
+  <x:dimension ref="A1:E117"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46248.9280787037</x:v>
+        <x:v>46269.9297800926</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>40.66</x:v>
+        <x:v>25.77</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>389.678</x:v>
+        <x:v>385.226</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>401.73</x:v>
+        <x:v>397.14</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46247.9269444444</x:v>
+        <x:v>46268.9302199074</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>37.04</x:v>
+        <x:v>30.13</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>387.088</x:v>
+        <x:v>388.912</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>399.06</x:v>
+        <x:v>400.94</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46246.9279861111</x:v>
+        <x:v>46267.9301041667</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>49</x:v>
+        <x:v>28.82</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>393.422</x:v>
+        <x:v>387.67</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>405.59</x:v>
+        <x:v>399.66</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46245.9263888889</x:v>
+        <x:v>46266.9298726852</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>43.59</x:v>
+        <x:v>25.63</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>390.124</x:v>
+        <x:v>384.411</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>402.19</x:v>
+        <x:v>396.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46244.9273032407</x:v>
+        <x:v>46265.9289699074</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>57.59</x:v>
+        <x:v>20.3</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>396.478</x:v>
+        <x:v>377.728</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>408.74</x:v>
+        <x:v>389.41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46241.9271180556</x:v>
+        <x:v>46262.9295023148</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>54.68</x:v>
+        <x:v>23.69</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>394.868</x:v>
+        <x:v>381.162</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>407.08</x:v>
+        <x:v>392.95</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46240.9345949074</x:v>
+        <x:v>46261.9298958333</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>49.14</x:v>
+        <x:v>25.82</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>391.851</x:v>
+        <x:v>383.198</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>403.97</x:v>
+        <x:v>395.05</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46239.9272337963</x:v>
+        <x:v>46260.929375</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>72.44</x:v>
+        <x:v>33.34</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>400.368</x:v>
+        <x:v>388.98</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>412.75</x:v>
+        <x:v>401.01</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46238.9290162037</x:v>
+        <x:v>46259.9295486111</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>60.94</x:v>
+        <x:v>28.63</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>395.324</x:v>
+        <x:v>384.692</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>407.55</x:v>
+        <x:v>396.59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46237.9281597222</x:v>
+        <x:v>46258.9294097222</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>85.2</x:v>
+        <x:v>31.27</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>402.899</x:v>
+        <x:v>386.797</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>415.36</x:v>
+        <x:v>398.76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46233.9277199074</x:v>
+        <x:v>46255.9293865741</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>111.28</x:v>
+        <x:v>23.6</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>408.826</x:v>
+        <x:v>378.407</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>421.47</x:v>
+        <x:v>390.11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46232.9279282407</x:v>
+        <x:v>46254.929224537</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>108.1</x:v>
+        <x:v>19.63</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>407.953</x:v>
+        <x:v>373.304</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>420.57</x:v>
+        <x:v>384.85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46231.9293634259</x:v>
+        <x:v>46253.9349189815</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>152.3</x:v>
+        <x:v>23.04</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>415.926</x:v>
+        <x:v>376.952</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>428.79</x:v>
+        <x:v>388.61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46230.9280208333</x:v>
+        <x:v>46252.9313310185</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>108.96</x:v>
+        <x:v>28.98</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>405.111</x:v>
+        <x:v>382.112</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>417.64</x:v>
+        <x:v>393.93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46227.9293865741</x:v>
+        <x:v>46251.9276736111</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>123.61</x:v>
+        <x:v>31.06</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>408.118</x:v>
+        <x:v>383.751</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>420.74</x:v>
+        <x:v>395.62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46226.9278819444</x:v>
+        <x:v>46248.9280787037</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>137.73</x:v>
+        <x:v>40.66</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>410.853</x:v>
+        <x:v>389.678</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>423.56</x:v>
+        <x:v>401.73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46225.9375231481</x:v>
+        <x:v>46247.9269444444</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>189.24</x:v>
+        <x:v>37.04</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>418.371</x:v>
+        <x:v>387.088</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>431.31</x:v>
+        <x:v>399.06</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46224.9275</x:v>
+        <x:v>46246.9279861111</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>229.63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>423.26</x:v>
+        <x:v>393.422</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>436.35</x:v>
+        <x:v>405.59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46223.9276736111</x:v>
+        <x:v>46245.9263888889</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>150.68</x:v>
+        <x:v>43.59</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>408.904</x:v>
+        <x:v>390.124</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>421.55</x:v>
+        <x:v>402.19</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46220.9277083333</x:v>
+        <x:v>46244.9273032407</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>181.05</x:v>
+        <x:v>57.59</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>413.307</x:v>
+        <x:v>396.478</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>426.09</x:v>
+        <x:v>408.74</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46219.9275347222</x:v>
+        <x:v>46241.9271180556</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>165.59</x:v>
+        <x:v>54.68</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>410.679</x:v>
+        <x:v>394.868</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>423.38</x:v>
+        <x:v>407.08</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46218.9279282407</x:v>
+        <x:v>46240.9345949074</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>142.36</x:v>
+        <x:v>49.14</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>405.964</x:v>
+        <x:v>391.851</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>418.52</x:v>
+        <x:v>403.97</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46217.9280671296</x:v>
+        <x:v>46239.9272337963</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>186.82</x:v>
+        <x:v>72.44</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>412.434</x:v>
+        <x:v>400.368</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>425.19</x:v>
+        <x:v>412.75</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46216.9278819444</x:v>
+        <x:v>46238.9290162037</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>216.97</x:v>
+        <x:v>60.94</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>416.217</x:v>
+        <x:v>395.324</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>429.09</x:v>
+        <x:v>407.55</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46213.9268865741</x:v>
+        <x:v>46237.9281597222</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>188.67</x:v>
+        <x:v>85.2</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>411.881</x:v>
+        <x:v>402.899</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>424.62</x:v>
+        <x:v>415.36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46212.9353356482</x:v>
+        <x:v>46233.9277199074</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>250.87</x:v>
+        <x:v>111.28</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>418.73</x:v>
+        <x:v>408.826</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>431.68</x:v>
+        <x:v>421.47</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46211.9274421296</x:v>
+        <x:v>46232.9279282407</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>207.05</x:v>
+        <x:v>108.1</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>412.832</x:v>
+        <x:v>407.953</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>425.6</x:v>
+        <x:v>420.57</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46210.9277893519</x:v>
+        <x:v>46231.9293634259</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>228.38</x:v>
+        <x:v>152.3</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>415.344</x:v>
+        <x:v>415.926</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>428.19</x:v>
+        <x:v>428.79</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46209.9311226852</x:v>
+        <x:v>46230.9280208333</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>167.51</x:v>
+        <x:v>108.96</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>405.45</x:v>
+        <x:v>405.111</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>417.99</x:v>
+        <x:v>417.64</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46205.9310300926</x:v>
+        <x:v>46227.9293865741</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>229.64</x:v>
+        <x:v>123.61</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>412.599</x:v>
+        <x:v>408.118</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>425.36</x:v>
+        <x:v>420.74</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46226.9278819444</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>240.26</x:v>
+        <x:v>137.73</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>413.744</x:v>
+        <x:v>410.853</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>426.54</x:v>
+        <x:v>423.56</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46203.9448032407</x:v>
+        <x:v>46225.9375231481</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>172.71</x:v>
+        <x:v>189.24</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>403.161</x:v>
+        <x:v>418.371</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>415.63</x:v>
+        <x:v>431.31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46202.9289351852</x:v>
+        <x:v>46224.9275</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>203.76</x:v>
+        <x:v>229.63</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>407.225</x:v>
+        <x:v>423.26</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>419.82</x:v>
+        <x:v>436.35</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46199.9281365741</x:v>
+        <x:v>46223.9276736111</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>287.34</x:v>
+        <x:v>150.68</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>415.053</x:v>
+        <x:v>408.904</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>427.89</x:v>
+        <x:v>421.55</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46198.927650463</x:v>
+        <x:v>46220.9277083333</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>199.06</x:v>
+        <x:v>181.05</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>403.064</x:v>
+        <x:v>413.307</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>415.53</x:v>
+        <x:v>426.09</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46197.9277777778</x:v>
+        <x:v>46219.9275347222</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>146.69</x:v>
+        <x:v>165.59</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>393.626</x:v>
+        <x:v>410.679</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>405.8</x:v>
+        <x:v>423.38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46196.9276041667</x:v>
+        <x:v>46218.9279282407</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>168.43</x:v>
+        <x:v>142.36</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>396.972</x:v>
+        <x:v>405.964</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>409.25</x:v>
+        <x:v>418.52</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46195.9274884259</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>154.22</x:v>
+        <x:v>186.82</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>394.48</x:v>
+        <x:v>412.434</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>406.68</x:v>
+        <x:v>425.19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46191.9273263889</x:v>
+        <x:v>46216.9278819444</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>128.16</x:v>
+        <x:v>216.97</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>388.931</x:v>
+        <x:v>416.217</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>400.96</x:v>
+        <x:v>429.09</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46190.9312731481</x:v>
+        <x:v>46213.9268865741</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>121.94</x:v>
+        <x:v>188.67</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>387.544</x:v>
+        <x:v>411.881</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>399.53</x:v>
+        <x:v>424.62</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46189.9283796296</x:v>
+        <x:v>46212.9353356482</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>174.56</x:v>
+        <x:v>250.87</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>395.42</x:v>
+        <x:v>418.73</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>407.65</x:v>
+        <x:v>431.68</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46188.9272685185</x:v>
+        <x:v>46211.9274421296</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>199.82</x:v>
+        <x:v>207.05</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>397.085</x:v>
+        <x:v>412.832</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>411.04</x:v>
+        <x:v>425.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46188.3412731482</x:v>
+        <x:v>46210.9277893519</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>170.65</x:v>
+        <x:v>228.38</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>394.64</x:v>
+        <x:v>415.344</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>408.52</x:v>
+        <x:v>428.19</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46185.9273842593</x:v>
+        <x:v>46209.9311226852</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>174.64</x:v>
+        <x:v>167.51</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>396.264</x:v>
+        <x:v>405.45</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>408.52</x:v>
+        <x:v>417.99</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46184.9272569444</x:v>
+        <x:v>46205.9310300926</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>157.73</x:v>
+        <x:v>229.64</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>393.384</x:v>
+        <x:v>412.599</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>405.55</x:v>
+        <x:v>425.36</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46183.9277893519</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>170.15</x:v>
+        <x:v>240.26</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>395.236</x:v>
+        <x:v>413.744</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>407.46</x:v>
+        <x:v>426.54</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46182.9278819444</x:v>
+        <x:v>46203.9448032407</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>213.71</x:v>
+        <x:v>172.71</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>400.61</x:v>
+        <x:v>403.161</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>413</x:v>
+        <x:v>415.63</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46181.9277430556</x:v>
+        <x:v>46202.9289351852</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>173.11</x:v>
+        <x:v>203.76</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>394.373</x:v>
+        <x:v>407.225</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>406.57</x:v>
+        <x:v>419.82</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46178.9280671296</x:v>
+        <x:v>46199.9281365741</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>137.54</x:v>
+        <x:v>287.34</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>387.486</x:v>
+        <x:v>415.053</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>399.47</x:v>
+        <x:v>427.89</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46177.9271990741</x:v>
+        <x:v>46198.927650463</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>123.81</x:v>
+        <x:v>199.06</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>384.576</x:v>
+        <x:v>403.064</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>396.47</x:v>
+        <x:v>415.53</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46176.9270486111</x:v>
+        <x:v>46197.9277777778</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>69.87</x:v>
+        <x:v>146.69</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>365.69</x:v>
+        <x:v>393.626</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>377</x:v>
+        <x:v>405.8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46175.9272337963</x:v>
+        <x:v>46196.9276041667</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>72.72</x:v>
+        <x:v>168.43</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>366.582</x:v>
+        <x:v>396.972</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>377.92</x:v>
+        <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46174.9275462963</x:v>
+        <x:v>46195.9274884259</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>78.98</x:v>
+        <x:v>154.22</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>368.464</x:v>
+        <x:v>394.48</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>379.86</x:v>
+        <x:v>406.68</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46171.9260532407</x:v>
+        <x:v>46191.9273263889</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>81.07</x:v>
+        <x:v>128.16</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>368.901</x:v>
+        <x:v>388.931</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>380.31</x:v>
+        <x:v>400.96</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46170.9273032407</x:v>
+        <x:v>46190.9312731481</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>89.06</x:v>
+        <x:v>121.94</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>371.054</x:v>
+        <x:v>387.544</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>382.53</x:v>
+        <x:v>399.53</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46169.9271759259</x:v>
+        <x:v>46189.9283796296</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>94.62</x:v>
+        <x:v>174.56</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>372.49</x:v>
+        <x:v>395.42</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>384.01</x:v>
+        <x:v>407.65</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46168.9265972222</x:v>
+        <x:v>46188.9272685185</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>73.94</x:v>
+        <x:v>199.82</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>365.554</x:v>
+        <x:v>397.085</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>376.86</x:v>
+        <x:v>411.04</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46168.6802430556</x:v>
+        <x:v>46188.3412731482</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>73.81</x:v>
+        <x:v>170.65</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>365.511</x:v>
+        <x:v>394.64</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>376.816</x:v>
+        <x:v>408.52</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46164.9271180556</x:v>
+        <x:v>46185.9273842593</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>135.57</x:v>
+        <x:v>174.64</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>376.816</x:v>
+        <x:v>396.264</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>388.47</x:v>
+        <x:v>408.52</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46163.9273263889</x:v>
+        <x:v>46184.9272569444</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>110.01</x:v>
+        <x:v>157.73</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>371.006</x:v>
+        <x:v>393.384</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>382.48</x:v>
+        <x:v>405.55</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46162.9271875</x:v>
+        <x:v>46183.9277893519</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>113.97</x:v>
+        <x:v>170.15</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>371.801</x:v>
+        <x:v>395.236</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>383.3</x:v>
+        <x:v>407.46</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46161.9262037037</x:v>
+        <x:v>46182.9278819444</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>148.3</x:v>
+        <x:v>213.71</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>377.563</x:v>
+        <x:v>400.61</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>389.24</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46181.9277430556</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>160.35</x:v>
+        <x:v>173.11</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>379.396</x:v>
+        <x:v>394.373</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>391.13</x:v>
+        <x:v>406.57</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46157.9303935185</x:v>
+        <x:v>46178.9280671296</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>180.47</x:v>
+        <x:v>137.54</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>382.034</x:v>
+        <x:v>387.486</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>393.85</x:v>
+        <x:v>399.47</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46156.9325231481</x:v>
+        <x:v>46177.9271990741</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>225.46</x:v>
+        <x:v>123.81</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>387.117</x:v>
+        <x:v>384.576</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>399.09</x:v>
+        <x:v>396.47</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46154.9273842593</x:v>
+        <x:v>46176.9270486111</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>208.08</x:v>
+        <x:v>69.87</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>384.498</x:v>
+        <x:v>365.69</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>396.39</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46175.9272337963</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>142.17</x:v>
+        <x:v>72.72</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>372.907</x:v>
+        <x:v>366.582</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>384.44</x:v>
+        <x:v>377.92</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46150.9260300926</x:v>
+        <x:v>46174.9275462963</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>121.71</x:v>
+        <x:v>78.98</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>368.581</x:v>
+        <x:v>368.464</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>379.98</x:v>
+        <x:v>379.86</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46149.9271412037</x:v>
+        <x:v>46171.9260532407</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>86.15</x:v>
+        <x:v>81.07</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>358.648</x:v>
+        <x:v>368.901</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>369.74</x:v>
+        <x:v>380.31</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46170.9273032407</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>78.47</x:v>
+        <x:v>89.06</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>356.262</x:v>
+        <x:v>371.054</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>367.28</x:v>
+        <x:v>382.53</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46147.926712963</x:v>
+        <x:v>46169.9271759259</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>68.96</x:v>
+        <x:v>94.62</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>352.954</x:v>
+        <x:v>372.49</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>363.87</x:v>
+        <x:v>384.01</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46146.9259606482</x:v>
+        <x:v>46168.9265972222</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>95.91</x:v>
+        <x:v>73.94</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>359.628</x:v>
+        <x:v>365.554</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>370.75</x:v>
+        <x:v>376.86</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46142.9270601852</x:v>
+        <x:v>46168.6802430556</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>95.89</x:v>
+        <x:v>73.81</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>359.366</x:v>
+        <x:v>365.511</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>370.48</x:v>
+        <x:v>376.816</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46141.9280092593</x:v>
+        <x:v>46164.9271180556</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>97.17</x:v>
+        <x:v>135.57</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>359.618</x:v>
+        <x:v>376.816</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>370.74</x:v>
+        <x:v>388.47</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46140.9269907407</x:v>
+        <x:v>46163.9273263889</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>83.79</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>355.767</x:v>
+        <x:v>371.006</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>366.77</x:v>
+        <x:v>382.48</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46139.9267939815</x:v>
+        <x:v>46162.9271875</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>55.56</x:v>
+        <x:v>113.97</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>344.049</x:v>
+        <x:v>371.801</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>354.69</x:v>
+        <x:v>383.3</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46136.9261226852</x:v>
+        <x:v>46161.9262037037</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>56.56</x:v>
+        <x:v>148.3</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>344.272</x:v>
+        <x:v>377.563</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>354.92</x:v>
+        <x:v>389.24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46135.9259027778</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>55.86</x:v>
+        <x:v>160.35</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>343.923</x:v>
+        <x:v>379.396</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>354.56</x:v>
+        <x:v>391.13</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46134.9271527778</x:v>
+        <x:v>46157.9303935185</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>53.63</x:v>
+        <x:v>180.47</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>342.914</x:v>
+        <x:v>382.034</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>353.52</x:v>
+        <x:v>393.85</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46133.9273032407</x:v>
+        <x:v>46156.9325231481</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>40.54</x:v>
+        <x:v>225.46</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>335.63</x:v>
+        <x:v>387.117</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>346.01</x:v>
+        <x:v>399.09</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46132.9453819444</x:v>
+        <x:v>46154.9273842593</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>19.94</x:v>
+        <x:v>208.08</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>313.776</x:v>
+        <x:v>384.498</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>323.48</x:v>
+        <x:v>396.39</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>21.23</x:v>
+        <x:v>142.17</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>314.891</x:v>
+        <x:v>372.907</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>324.63</x:v>
+        <x:v>384.44</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46128.927662037</x:v>
+        <x:v>46150.9260300926</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>15.3</x:v>
+        <x:v>121.71</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>306.908</x:v>
+        <x:v>368.581</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>316.4</x:v>
+        <x:v>379.98</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46127.9275694444</x:v>
+        <x:v>46149.9271412037</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>13.79</x:v>
+        <x:v>86.15</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>304.628</x:v>
+        <x:v>358.648</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>314.05</x:v>
+        <x:v>369.74</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46126.9274537037</x:v>
+        <x:v>46148.926875</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>13.92</x:v>
+        <x:v>78.47</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>304.764</x:v>
+        <x:v>356.262</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>314.19</x:v>
+        <x:v>367.28</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46125.9276273148</x:v>
+        <x:v>46147.926712963</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>13.2</x:v>
+        <x:v>68.96</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>303.61</x:v>
+        <x:v>352.954</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>313</x:v>
+        <x:v>363.87</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46122.9270601852</x:v>
+        <x:v>46146.9259606482</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>9.3</x:v>
+        <x:v>95.91</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>295.2</x:v>
+        <x:v>359.628</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>304.33</x:v>
+        <x:v>370.75</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46121.9262384259</x:v>
+        <x:v>46142.9270601852</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>10.68</x:v>
+        <x:v>95.89</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>297.703</x:v>
+        <x:v>359.366</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>306.91</x:v>
+        <x:v>370.48</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46120.9271875</x:v>
+        <x:v>46141.9280092593</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>10.24</x:v>
+        <x:v>97.17</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>296.801</x:v>
+        <x:v>359.618</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>305.98</x:v>
+        <x:v>370.74</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46119.9276851852</x:v>
+        <x:v>46140.9269907407</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>11.23</x:v>
+        <x:v>83.79</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>298.498</x:v>
+        <x:v>355.767</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>307.73</x:v>
+        <x:v>366.77</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46114.9276041667</x:v>
+        <x:v>46139.9267939815</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>4.26</x:v>
+        <x:v>55.56</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>268.942</x:v>
+        <x:v>344.049</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>277.26</x:v>
+        <x:v>354.69</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46113.9275</x:v>
+        <x:v>46136.9261226852</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>3.62</x:v>
+        <x:v>56.56</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>265.761</x:v>
+        <x:v>344.272</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>273.98</x:v>
+        <x:v>354.92</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46111.9303819444</x:v>
+        <x:v>46135.9259027778</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>2.16</x:v>
+        <x:v>55.86</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>253.936</x:v>
+        <x:v>343.923</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>261.79</x:v>
+        <x:v>354.56</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46108.8852083333</x:v>
+        <x:v>46134.9271527778</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>1.76</x:v>
+        <x:v>53.63</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>251.249</x:v>
+        <x:v>342.914</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>259.02</x:v>
+        <x:v>353.52</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46108.7028819444</x:v>
+        <x:v>46133.9273032407</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>1.87</x:v>
+        <x:v>40.54</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>252.208</x:v>
+        <x:v>335.63</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>260.008</x:v>
+        <x:v>346.01</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
-        <x:v>46107.8849421296</x:v>
+        <x:v>46132.9453819444</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>3.41</x:v>
+        <x:v>19.94</x:v>
       </x:c>
       <x:c r="D98" s="0">
-        <x:v>260.008</x:v>
+        <x:v>313.776</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>268.05</x:v>
+        <x:v>323.48</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="1">
-        <x:v>46106.8850925926</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C99" s="0">
-        <x:v>3.97</x:v>
+        <x:v>21.23</x:v>
       </x:c>
       <x:c r="D99" s="0">
-        <x:v>262.434</x:v>
+        <x:v>314.891</x:v>
       </x:c>
       <x:c r="E99" s="0">
-        <x:v>270.55</x:v>
+        <x:v>324.63</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46128.927662037</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C100" s="0">
-        <x:v>4.4</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="D100" s="0">
-        <x:v>264.112</x:v>
+        <x:v>306.908</x:v>
       </x:c>
       <x:c r="E100" s="0">
-        <x:v>272.28</x:v>
+        <x:v>316.4</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="1">
-        <x:v>46104.8850925926</x:v>
+        <x:v>46127.9275694444</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C101" s="0">
-        <x:v>3.83</x:v>
+        <x:v>13.79</x:v>
       </x:c>
       <x:c r="D101" s="0">
-        <x:v>261.454</x:v>
+        <x:v>304.628</x:v>
       </x:c>
       <x:c r="E101" s="0">
-        <x:v>269.54</x:v>
+        <x:v>314.05</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="1">
+        <x:v>46126.9274537037</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C102" s="0">
+        <x:v>13.92</x:v>
+      </x:c>
+      <x:c r="D102" s="0">
+        <x:v>304.764</x:v>
+      </x:c>
+      <x:c r="E102" s="0">
+        <x:v>314.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="1">
+        <x:v>46125.9276273148</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C103" s="0">
+        <x:v>13.2</x:v>
+      </x:c>
+      <x:c r="D103" s="0">
+        <x:v>303.61</x:v>
+      </x:c>
+      <x:c r="E103" s="0">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="1">
+        <x:v>46122.9270601852</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C104" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D104" s="0">
+        <x:v>295.2</x:v>
+      </x:c>
+      <x:c r="E104" s="0">
+        <x:v>304.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="1">
+        <x:v>46121.9262384259</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C105" s="0">
+        <x:v>10.68</x:v>
+      </x:c>
+      <x:c r="D105" s="0">
+        <x:v>297.703</x:v>
+      </x:c>
+      <x:c r="E105" s="0">
+        <x:v>306.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="1">
+        <x:v>46120.9271875</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C106" s="0">
+        <x:v>10.24</x:v>
+      </x:c>
+      <x:c r="D106" s="0">
+        <x:v>296.801</x:v>
+      </x:c>
+      <x:c r="E106" s="0">
+        <x:v>305.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="1">
+        <x:v>46119.9276851852</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C107" s="0">
+        <x:v>11.23</x:v>
+      </x:c>
+      <x:c r="D107" s="0">
+        <x:v>298.498</x:v>
+      </x:c>
+      <x:c r="E107" s="0">
+        <x:v>307.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="1">
+        <x:v>46114.9276041667</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C108" s="0">
+        <x:v>4.26</x:v>
+      </x:c>
+      <x:c r="D108" s="0">
+        <x:v>268.942</x:v>
+      </x:c>
+      <x:c r="E108" s="0">
+        <x:v>277.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="1">
+        <x:v>46113.9275</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C109" s="0">
+        <x:v>3.62</x:v>
+      </x:c>
+      <x:c r="D109" s="0">
+        <x:v>265.761</x:v>
+      </x:c>
+      <x:c r="E109" s="0">
+        <x:v>273.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="1">
+        <x:v>46111.9303819444</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C110" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D110" s="0">
+        <x:v>253.936</x:v>
+      </x:c>
+      <x:c r="E110" s="0">
+        <x:v>261.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="1">
+        <x:v>46108.8852083333</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C111" s="0">
+        <x:v>1.76</x:v>
+      </x:c>
+      <x:c r="D111" s="0">
+        <x:v>251.249</x:v>
+      </x:c>
+      <x:c r="E111" s="0">
+        <x:v>259.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="1">
+        <x:v>46108.7028819444</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C112" s="0">
+        <x:v>1.87</x:v>
+      </x:c>
+      <x:c r="D112" s="0">
+        <x:v>252.208</x:v>
+      </x:c>
+      <x:c r="E112" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="1">
+        <x:v>46107.8849421296</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C113" s="0">
+        <x:v>3.41</x:v>
+      </x:c>
+      <x:c r="D113" s="0">
+        <x:v>260.008</x:v>
+      </x:c>
+      <x:c r="E113" s="0">
+        <x:v>268.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="1">
+        <x:v>46106.8850925926</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C114" s="0">
+        <x:v>3.97</x:v>
+      </x:c>
+      <x:c r="D114" s="0">
+        <x:v>262.434</x:v>
+      </x:c>
+      <x:c r="E114" s="0">
+        <x:v>270.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="1">
+        <x:v>46105.8848148148</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C115" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="D115" s="0">
+        <x:v>264.112</x:v>
+      </x:c>
+      <x:c r="E115" s="0">
+        <x:v>272.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="1">
+        <x:v>46104.8850925926</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C116" s="0">
+        <x:v>3.83</x:v>
+      </x:c>
+      <x:c r="D116" s="0">
+        <x:v>261.454</x:v>
+      </x:c>
+      <x:c r="E116" s="0">
+        <x:v>269.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="1">
         <x:v>46101.8852893518</x:v>
       </x:c>
-      <x:c r="B102" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C102" s="0">
+      <x:c r="B117" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C117" s="0">
         <x:v>5.78</x:v>
       </x:c>
-      <x:c r="D102" s="0">
+      <x:c r="D117" s="0">
         <x:v>267.322</x:v>
       </x:c>
-      <x:c r="E102" s="0">
+      <x:c r="E117" s="0">
         <x:v>275.59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>