--- v3 (2026-03-31)
+++ v4 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79155dc522aa4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a033c58d3d9490f9d8b43ad03a11a3c.psmdcp" Id="Re78df2935fe147d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629b7aac508342ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11f4f29f232c4150abf574780328c393.psmdcp" Id="R8aea5bf155904353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB4VEH0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,981 +390,1202 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E55"/>
+  <x:dimension ref="A1:E68"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46111.8045486111</x:v>
+        <x:v>46132.8043981481</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>2667.84</x:v>
+        <x:v>2922.08</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>1905.6</x:v>
+        <x:v>2087.2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46108.7627430556</x:v>
+        <x:v>46129.8046643519</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>6.7</x:v>
+        <x:v>5.08</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>2641.94</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>1887.1</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46107.7627430556</x:v>
+        <x:v>46128.8063425926</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>6.92</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>2600.22</x:v>
+        <x:v>2957.08</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>1857.3</x:v>
+        <x:v>2112.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46106.7628819444</x:v>
+        <x:v>46127.8044097222</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>6.36</x:v>
+        <x:v>5.14</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>2719.92</x:v>
+        <x:v>2982.7</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>1942.8</x:v>
+        <x:v>2130.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46105.7675925926</x:v>
+        <x:v>46126.8044328704</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>2677.22</x:v>
+        <x:v>2940.98</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>1892.6</x:v>
+        <x:v>2100.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46104.7627662037</x:v>
+        <x:v>46125.8045138889</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>6.78</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>2609.18</x:v>
+        <x:v>2909.2</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>1863.7</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46101.7627777778</x:v>
+        <x:v>46122.8044791667</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>2758.7</x:v>
+        <x:v>2891.28</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>1970.5</x:v>
+        <x:v>2065.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46100.7689814815</x:v>
+        <x:v>46121.8044328704</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.24</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>2721.18</x:v>
+        <x:v>2956.94</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>1943.7</x:v>
+        <x:v>2112.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46099.7627083333</x:v>
+        <x:v>46120.8043865741</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>5.67</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>2879.24</x:v>
+        <x:v>2894.5</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>2056.6</x:v>
+        <x:v>2067.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46098.7627546296</x:v>
+        <x:v>46119.804375</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>5.28</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2991.1</x:v>
+        <x:v>2727.06</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>2136.5</x:v>
+        <x:v>1947.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46097.7627083333</x:v>
+        <x:v>46114.8044560185</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>5.49</x:v>
+        <x:v>6.04</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>2932.86</x:v>
+        <x:v>2776.48</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>2094.9</x:v>
+        <x:v>1983.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46094.7626967593</x:v>
+        <x:v>46113.8043981481</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>5.79</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>2858.94</x:v>
+        <x:v>2785.58</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>2042.1</x:v>
+        <x:v>1989.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46093.7628819444</x:v>
+        <x:v>46112.8044444444</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>5.2</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>3031.7</x:v>
+        <x:v>2758.28</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>2165.5</x:v>
+        <x:v>1970.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46092.7627546296</x:v>
+        <x:v>46111.8045486111</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>5.03</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>3086.02</x:v>
+        <x:v>2667.84</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>2204.3</x:v>
+        <x:v>1905.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46091.7627083333</x:v>
+        <x:v>46108.7627430556</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>4.89</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>3128.02</x:v>
+        <x:v>2641.94</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>2234.3</x:v>
+        <x:v>1887.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46090.784837963</x:v>
+        <x:v>46107.7627430556</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.92</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2600.22</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1857.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46090.7627314815</x:v>
+        <x:v>46106.7628819444</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2719.92</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46087.8108564815</x:v>
+        <x:v>46105.7675925926</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>5.35</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2677.22</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>1892.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46086.8046759259</x:v>
+        <x:v>46104.7627662037</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>5.41</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>2981.02</x:v>
+        <x:v>2609.18</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>2129.3</x:v>
+        <x:v>1863.7</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46085.8050925926</x:v>
+        <x:v>46101.7627777778</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>5.29</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>3015.6</x:v>
+        <x:v>2758.7</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>2154</x:v>
+        <x:v>1970.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46084.8044444444</x:v>
+        <x:v>46100.7689814815</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>5.72</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>2905.7</x:v>
+        <x:v>2721.18</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>2075.5</x:v>
+        <x:v>1943.7</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46083.8044328704</x:v>
+        <x:v>46099.7627083333</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>4.74</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>3240.86</x:v>
+        <x:v>2879.24</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>2314.9</x:v>
+        <x:v>2056.6</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46080.819837963</x:v>
+        <x:v>46098.7627546296</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>4.52</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>3322.9</x:v>
+        <x:v>2991.1</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>2373.5</x:v>
+        <x:v>2136.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46079.8044907407</x:v>
+        <x:v>46097.7627083333</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>5.13</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>3135.44</x:v>
+        <x:v>2932.86</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>2239.6</x:v>
+        <x:v>2094.9</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46078.8763773148</x:v>
+        <x:v>46094.7626967593</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>3264.38</x:v>
+        <x:v>2858.94</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>2331.7</x:v>
+        <x:v>2042.1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46077.8047106481</x:v>
+        <x:v>46093.7628819444</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>3062.22</x:v>
+        <x:v>3031.7</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>2187.3</x:v>
+        <x:v>2165.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46076.8046296296</x:v>
+        <x:v>46092.7627546296</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>5.66</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>3013.64</x:v>
+        <x:v>3086.02</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>2152.6</x:v>
+        <x:v>2204.3</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46073.8113657407</x:v>
+        <x:v>46091.7627083333</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>5.55</x:v>
+        <x:v>4.89</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>3046.4</x:v>
+        <x:v>3128.02</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>2176</x:v>
+        <x:v>2234.3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46072.8044097222</x:v>
+        <x:v>46090.784837963</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>6.19</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>2896.18</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>2068.7</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46071.8043865741</x:v>
+        <x:v>46090.7627314815</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>5.94</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>2958.06</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>2112.9</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46070.8044791667</x:v>
+        <x:v>46087.8108564815</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>2825.62</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>2018.3</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46066.8044328704</x:v>
+        <x:v>46086.8046759259</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>6.21</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>2907.94</x:v>
+        <x:v>2981.02</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>2077.1</x:v>
+        <x:v>2129.3</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46065.8044444444</x:v>
+        <x:v>46085.8050925926</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>2830.38</x:v>
+        <x:v>3015.6</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>2021.7</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46064.8044560185</x:v>
+        <x:v>46084.8044444444</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>5.89</x:v>
+        <x:v>5.72</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>3003.98</x:v>
+        <x:v>2905.7</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>2145.7</x:v>
+        <x:v>2075.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46063.8045717593</x:v>
+        <x:v>46083.8044328704</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>6.15</x:v>
+        <x:v>4.74</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>2940.7</x:v>
+        <x:v>3240.86</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>2100.5</x:v>
+        <x:v>2314.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46062.8049884259</x:v>
+        <x:v>46080.819837963</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>6.06</x:v>
+        <x:v>4.52</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>2963.1</x:v>
+        <x:v>3322.9</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>2116.5</x:v>
+        <x:v>2373.5</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46059.8747800926</x:v>
+        <x:v>46079.8044907407</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>6.16</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>2939.16</x:v>
+        <x:v>3135.44</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>2099.4</x:v>
+        <x:v>2239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46058.8046412037</x:v>
+        <x:v>46078.8763773148</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>6.34</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>2898.84</x:v>
+        <x:v>3264.38</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>2070.6</x:v>
+        <x:v>2331.7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46057.8043981481</x:v>
+        <x:v>46077.8047106481</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.78</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>3047.38</x:v>
+        <x:v>3062.22</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>2176.7</x:v>
+        <x:v>2187.3</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46056.8044328704</x:v>
+        <x:v>46076.8046296296</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.66</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>3092.32</x:v>
+        <x:v>3013.64</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>2208.8</x:v>
+        <x:v>2152.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46055.8168981482</x:v>
+        <x:v>46073.8113657407</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>6.23</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>2945.74</x:v>
+        <x:v>3046.4</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>2104.1</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46052.8046990741</x:v>
+        <x:v>46072.8044097222</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>6.13</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>2970.24</x:v>
+        <x:v>2896.18</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>2121.6</x:v>
+        <x:v>2068.7</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46051.8047916667</x:v>
+        <x:v>46071.8043865741</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>4.45</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>3665.62</x:v>
+        <x:v>2958.06</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>2618.3</x:v>
+        <x:v>2112.9</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46050.8052314815</x:v>
+        <x:v>46070.8044791667</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>4.41</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>3681.3</x:v>
+        <x:v>2825.62</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>2629.5</x:v>
+        <x:v>2018.3</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46049.8064814815</x:v>
+        <x:v>46066.8044328704</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.21</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>3552.22</x:v>
+        <x:v>2907.94</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>2537.3</x:v>
+        <x:v>2077.1</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46048.8074421296</x:v>
+        <x:v>46065.8044444444</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>3.85</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>4029.34</x:v>
+        <x:v>2830.38</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>2878.1</x:v>
+        <x:v>2021.7</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46045.8273148148</x:v>
+        <x:v>46064.8044560185</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>4.27</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>3837.82</x:v>
+        <x:v>3003.98</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>2741.3</x:v>
+        <x:v>2145.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46044.8044907407</x:v>
+        <x:v>46063.8045717593</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>4.9</x:v>
+        <x:v>6.15</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>3607.66</x:v>
+        <x:v>2940.7</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>2576.9</x:v>
+        <x:v>2100.5</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46043.8140046296</x:v>
+        <x:v>46062.8049884259</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>5.24</x:v>
+        <x:v>6.06</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>3493.42</x:v>
+        <x:v>2963.1</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>2495.3</x:v>
+        <x:v>2116.5</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46042.8146643518</x:v>
+        <x:v>46059.8747800926</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>5.44</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>3430.7</x:v>
+        <x:v>2939.16</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>2450.5</x:v>
+        <x:v>2099.4</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46038.8043634259</x:v>
+        <x:v>46058.8046412037</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>6.11</x:v>
+        <x:v>6.34</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>3251.78</x:v>
+        <x:v>2898.84</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>2322.7</x:v>
+        <x:v>2070.6</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46037.8080324074</x:v>
+        <x:v>46057.8043981481</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>5.7</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>3373.86</x:v>
+        <x:v>3047.38</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>2409.9</x:v>
+        <x:v>2176.7</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
+        <x:v>46056.8044328704</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C55" s="0">
+        <x:v>5.61</x:v>
+      </x:c>
+      <x:c r="D55" s="0">
+        <x:v>3092.32</x:v>
+      </x:c>
+      <x:c r="E55" s="0">
+        <x:v>2208.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="1">
+        <x:v>46055.8168981482</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C56" s="0">
+        <x:v>6.23</x:v>
+      </x:c>
+      <x:c r="D56" s="0">
+        <x:v>2945.74</x:v>
+      </x:c>
+      <x:c r="E56" s="0">
+        <x:v>2104.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="1">
+        <x:v>46052.8046990741</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C57" s="0">
+        <x:v>6.13</x:v>
+      </x:c>
+      <x:c r="D57" s="0">
+        <x:v>2970.24</x:v>
+      </x:c>
+      <x:c r="E57" s="0">
+        <x:v>2121.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="1">
+        <x:v>46051.8047916667</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C58" s="0">
+        <x:v>4.45</x:v>
+      </x:c>
+      <x:c r="D58" s="0">
+        <x:v>3665.62</x:v>
+      </x:c>
+      <x:c r="E58" s="0">
+        <x:v>2618.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="1">
+        <x:v>46050.8052314815</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C59" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D59" s="0">
+        <x:v>3681.3</x:v>
+      </x:c>
+      <x:c r="E59" s="0">
+        <x:v>2629.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="1">
+        <x:v>46049.8064814815</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C60" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D60" s="0">
+        <x:v>3552.22</x:v>
+      </x:c>
+      <x:c r="E60" s="0">
+        <x:v>2537.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="1">
+        <x:v>46048.8074421296</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C61" s="0">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="D61" s="0">
+        <x:v>4029.34</x:v>
+      </x:c>
+      <x:c r="E61" s="0">
+        <x:v>2878.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="1">
+        <x:v>46045.8273148148</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C62" s="0">
+        <x:v>4.27</x:v>
+      </x:c>
+      <x:c r="D62" s="0">
+        <x:v>3837.82</x:v>
+      </x:c>
+      <x:c r="E62" s="0">
+        <x:v>2741.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="1">
+        <x:v>46044.8044907407</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C63" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="D63" s="0">
+        <x:v>3607.66</x:v>
+      </x:c>
+      <x:c r="E63" s="0">
+        <x:v>2576.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="1">
+        <x:v>46043.8140046296</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C64" s="0">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="D64" s="0">
+        <x:v>3493.42</x:v>
+      </x:c>
+      <x:c r="E64" s="0">
+        <x:v>2495.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="1">
+        <x:v>46042.8146643518</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C65" s="0">
+        <x:v>5.44</x:v>
+      </x:c>
+      <x:c r="D65" s="0">
+        <x:v>3430.7</x:v>
+      </x:c>
+      <x:c r="E65" s="0">
+        <x:v>2450.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="1">
+        <x:v>46038.8043634259</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C66" s="0">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="D66" s="0">
+        <x:v>3251.78</x:v>
+      </x:c>
+      <x:c r="E66" s="0">
+        <x:v>2322.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="1">
+        <x:v>46037.8080324074</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="D67" s="0">
+        <x:v>3373.86</x:v>
+      </x:c>
+      <x:c r="E67" s="0">
+        <x:v>2409.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="1">
         <x:v>46036.8088657407</x:v>
       </x:c>
-      <x:c r="B55" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C55" s="0">
+      <x:c r="B68" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="0">
         <x:v>5.82</x:v>
       </x:c>
-      <x:c r="D55" s="0">
+      <x:c r="D68" s="0">
         <x:v>3340.12</x:v>
       </x:c>
-      <x:c r="E55" s="0">
+      <x:c r="E68" s="0">
         <x:v>2385.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>