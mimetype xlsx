--- v4 (2026-04-21)
+++ v5 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629b7aac508342ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11f4f29f232c4150abf574780328c393.psmdcp" Id="R8aea5bf155904353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22953ddef1d4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a16f6d60877482499787a650398651f.psmdcp" Id="Rd51dcf9e321841b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB4VEH0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1202 +390,1491 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E68"/>
+  <x:dimension ref="A1:E85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46132.8043981481</x:v>
+        <x:v>46156.8045138889</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>5.34</x:v>
+        <x:v>5.11</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>2922.08</x:v>
+        <x:v>2927.96</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>2087.2</x:v>
+        <x:v>2091.4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46129.8046643519</x:v>
+        <x:v>46155.8043634259</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>5.08</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>3076.22</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>2197.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46128.8063425926</x:v>
+        <x:v>46154.8043865741</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>5.23</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>2957.08</x:v>
+        <x:v>2966.74</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>2112.2</x:v>
+        <x:v>2119.1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46127.8044097222</x:v>
+        <x:v>46153.8043518519</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>5.14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>2982.7</x:v>
+        <x:v>2976.82</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>2130.5</x:v>
+        <x:v>2126.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46126.8044328704</x:v>
+        <x:v>46150.8049189815</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>5.29</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>2940.98</x:v>
+        <x:v>2883.02</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>2100.7</x:v>
+        <x:v>2059.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46125.8045138889</x:v>
+        <x:v>46149.8044444444</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>5.41</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>2909.2</x:v>
+        <x:v>2887.22</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>2078</x:v>
+        <x:v>2062.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46122.8044791667</x:v>
+        <x:v>46148.8043981481</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>2891.28</x:v>
+        <x:v>2887.64</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>2065.2</x:v>
+        <x:v>2062.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46121.8044328704</x:v>
+        <x:v>46147.8043055556</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>5.24</x:v>
+        <x:v>5.85</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>2956.94</x:v>
+        <x:v>2765.42</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>2112.1</x:v>
+        <x:v>1975.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46120.8043865741</x:v>
+        <x:v>46146.8043981481</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>2894.5</x:v>
+        <x:v>2746.1</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>2067.5</x:v>
+        <x:v>1961.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46119.804375</x:v>
+        <x:v>46142.8192013889</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2727.06</x:v>
+        <x:v>2792.44</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>1947.9</x:v>
+        <x:v>1994.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46114.8044560185</x:v>
+        <x:v>46141.8045023148</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>6.04</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>2776.48</x:v>
+        <x:v>2660.84</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>1983.2</x:v>
+        <x:v>1900.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46113.8043981481</x:v>
+        <x:v>46140.8044212963</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>6</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>2785.58</x:v>
+        <x:v>2742.32</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>1989.7</x:v>
+        <x:v>1958.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46112.8044444444</x:v>
+        <x:v>46139.8044444444</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>2758.28</x:v>
+        <x:v>2796.64</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>1970.2</x:v>
+        <x:v>1997.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46111.8045486111</x:v>
+        <x:v>46136.8043518519</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>2667.84</x:v>
+        <x:v>2842.56</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>1905.6</x:v>
+        <x:v>2030.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46108.7627430556</x:v>
+        <x:v>46135.8043865741</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>6.7</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>2641.94</x:v>
+        <x:v>2853.76</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>1887.1</x:v>
+        <x:v>2038.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46107.7627430556</x:v>
+        <x:v>46134.8046296296</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>6.92</x:v>
+        <x:v>5.32</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>2600.22</x:v>
+        <x:v>2923.34</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>1857.3</x:v>
+        <x:v>2088.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46106.7628819444</x:v>
+        <x:v>46133.8043865741</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>6.36</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>2719.92</x:v>
+        <x:v>2857.12</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>1942.8</x:v>
+        <x:v>2040.8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46105.7675925926</x:v>
+        <x:v>46132.8043981481</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>2677.22</x:v>
+        <x:v>2922.08</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>1892.6</x:v>
+        <x:v>2087.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46104.7627662037</x:v>
+        <x:v>46129.8046643519</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>6.78</x:v>
+        <x:v>5.08</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>2609.18</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>1863.7</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46101.7627777778</x:v>
+        <x:v>46128.8063425926</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>2758.7</x:v>
+        <x:v>2957.08</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>1970.5</x:v>
+        <x:v>2112.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46100.7689814815</x:v>
+        <x:v>46127.8044097222</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.14</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>2721.18</x:v>
+        <x:v>2982.7</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>1943.7</x:v>
+        <x:v>2130.5</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46099.7627083333</x:v>
+        <x:v>46126.8044328704</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>5.67</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>2879.24</x:v>
+        <x:v>2940.98</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>2056.6</x:v>
+        <x:v>2100.7</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46098.7627546296</x:v>
+        <x:v>46125.8045138889</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>5.28</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>2991.1</x:v>
+        <x:v>2909.2</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>2136.5</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46097.7627083333</x:v>
+        <x:v>46122.8044791667</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>5.49</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>2932.86</x:v>
+        <x:v>2891.28</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>2094.9</x:v>
+        <x:v>2065.2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46094.7626967593</x:v>
+        <x:v>46121.8044328704</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>5.79</x:v>
+        <x:v>5.24</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>2858.94</x:v>
+        <x:v>2956.94</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>2042.1</x:v>
+        <x:v>2112.1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46093.7628819444</x:v>
+        <x:v>46120.8043865741</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>5.2</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>3031.7</x:v>
+        <x:v>2894.5</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>2165.5</x:v>
+        <x:v>2067.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46092.7627546296</x:v>
+        <x:v>46119.804375</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>5.03</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>3086.02</x:v>
+        <x:v>2727.06</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>2204.3</x:v>
+        <x:v>1947.9</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46091.7627083333</x:v>
+        <x:v>46114.8044560185</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>4.89</x:v>
+        <x:v>6.04</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>3128.02</x:v>
+        <x:v>2776.48</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>2234.3</x:v>
+        <x:v>1983.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46090.784837963</x:v>
+        <x:v>46113.8043981481</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2785.58</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1989.7</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46090.7627314815</x:v>
+        <x:v>46112.8044444444</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2758.28</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1970.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46087.8108564815</x:v>
+        <x:v>46111.8045486111</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>5.35</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2667.84</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>1905.6</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46086.8046759259</x:v>
+        <x:v>46108.7627430556</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>5.41</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>2981.02</x:v>
+        <x:v>2641.94</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>2129.3</x:v>
+        <x:v>1887.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46085.8050925926</x:v>
+        <x:v>46107.7627430556</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>5.29</x:v>
+        <x:v>6.92</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>3015.6</x:v>
+        <x:v>2600.22</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>2154</x:v>
+        <x:v>1857.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46084.8044444444</x:v>
+        <x:v>46106.7628819444</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>5.72</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>2905.7</x:v>
+        <x:v>2719.92</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>2075.5</x:v>
+        <x:v>1942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46083.8044328704</x:v>
+        <x:v>46105.7675925926</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>4.74</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>3240.86</x:v>
+        <x:v>2677.22</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>2314.9</x:v>
+        <x:v>1892.6</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46080.819837963</x:v>
+        <x:v>46104.7627662037</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>4.52</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>3322.9</x:v>
+        <x:v>2609.18</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>2373.5</x:v>
+        <x:v>1863.7</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46079.8044907407</x:v>
+        <x:v>46101.7627777778</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>5.13</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>3135.44</x:v>
+        <x:v>2758.7</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>2239.6</x:v>
+        <x:v>1970.5</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46078.8763773148</x:v>
+        <x:v>46100.7689814815</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>3264.38</x:v>
+        <x:v>2721.18</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>2331.7</x:v>
+        <x:v>1943.7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46077.8047106481</x:v>
+        <x:v>46099.7627083333</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>3062.22</x:v>
+        <x:v>2879.24</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>2187.3</x:v>
+        <x:v>2056.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46076.8046296296</x:v>
+        <x:v>46098.7627546296</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>5.66</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>3013.64</x:v>
+        <x:v>2991.1</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>2152.6</x:v>
+        <x:v>2136.5</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46073.8113657407</x:v>
+        <x:v>46097.7627083333</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>5.55</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>3046.4</x:v>
+        <x:v>2932.86</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>2176</x:v>
+        <x:v>2094.9</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46072.8044097222</x:v>
+        <x:v>46094.7626967593</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>6.19</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>2896.18</x:v>
+        <x:v>2858.94</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>2068.7</x:v>
+        <x:v>2042.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46071.8043865741</x:v>
+        <x:v>46093.7628819444</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>5.94</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>2958.06</x:v>
+        <x:v>3031.7</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>2112.9</x:v>
+        <x:v>2165.5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46070.8044791667</x:v>
+        <x:v>46092.7627546296</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>2825.62</x:v>
+        <x:v>3086.02</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>2018.3</x:v>
+        <x:v>2204.3</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46066.8044328704</x:v>
+        <x:v>46091.7627083333</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>6.21</x:v>
+        <x:v>4.89</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>2907.94</x:v>
+        <x:v>3128.02</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>2077.1</x:v>
+        <x:v>2234.3</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46065.8044444444</x:v>
+        <x:v>46090.784837963</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>2830.38</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>2021.7</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46064.8044560185</x:v>
+        <x:v>46090.7627314815</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>5.89</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>3003.98</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>2145.7</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46063.8045717593</x:v>
+        <x:v>46087.8108564815</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>6.15</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>2940.7</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>2100.5</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46062.8049884259</x:v>
+        <x:v>46086.8046759259</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>6.06</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>2963.1</x:v>
+        <x:v>2981.02</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>2116.5</x:v>
+        <x:v>2129.3</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46059.8747800926</x:v>
+        <x:v>46085.8050925926</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>6.16</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>2939.16</x:v>
+        <x:v>3015.6</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>2099.4</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46058.8046412037</x:v>
+        <x:v>46084.8044444444</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>6.34</x:v>
+        <x:v>5.72</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>2898.84</x:v>
+        <x:v>2905.7</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>2070.6</x:v>
+        <x:v>2075.5</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46057.8043981481</x:v>
+        <x:v>46083.8044328704</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>5.78</x:v>
+        <x:v>4.74</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>3047.38</x:v>
+        <x:v>3240.86</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>2176.7</x:v>
+        <x:v>2314.9</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46056.8044328704</x:v>
+        <x:v>46080.819837963</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>5.61</x:v>
+        <x:v>4.52</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>3092.32</x:v>
+        <x:v>3322.9</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>2208.8</x:v>
+        <x:v>2373.5</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46055.8168981482</x:v>
+        <x:v>46079.8044907407</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>6.23</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>2945.74</x:v>
+        <x:v>3135.44</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>2104.1</x:v>
+        <x:v>2239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46052.8046990741</x:v>
+        <x:v>46078.8763773148</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>6.13</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>2970.24</x:v>
+        <x:v>3264.38</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>2121.6</x:v>
+        <x:v>2331.7</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46051.8047916667</x:v>
+        <x:v>46077.8047106481</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>4.45</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>3665.62</x:v>
+        <x:v>3062.22</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>2618.3</x:v>
+        <x:v>2187.3</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46050.8052314815</x:v>
+        <x:v>46076.8046296296</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>4.41</x:v>
+        <x:v>5.66</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>3681.3</x:v>
+        <x:v>3013.64</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>2629.5</x:v>
+        <x:v>2152.6</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46049.8064814815</x:v>
+        <x:v>46073.8113657407</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>3552.22</x:v>
+        <x:v>3046.4</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>2537.3</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46048.8074421296</x:v>
+        <x:v>46072.8044097222</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>3.85</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>4029.34</x:v>
+        <x:v>2896.18</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>2878.1</x:v>
+        <x:v>2068.7</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46045.8273148148</x:v>
+        <x:v>46071.8043865741</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>4.27</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>3837.82</x:v>
+        <x:v>2958.06</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>2741.3</x:v>
+        <x:v>2112.9</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46044.8044907407</x:v>
+        <x:v>46070.8044791667</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>4.9</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>3607.66</x:v>
+        <x:v>2825.62</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>2576.9</x:v>
+        <x:v>2018.3</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46043.8140046296</x:v>
+        <x:v>46066.8044328704</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>5.24</x:v>
+        <x:v>6.21</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>3493.42</x:v>
+        <x:v>2907.94</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>2495.3</x:v>
+        <x:v>2077.1</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46042.8146643518</x:v>
+        <x:v>46065.8044444444</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>5.44</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>3430.7</x:v>
+        <x:v>2830.38</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>2450.5</x:v>
+        <x:v>2021.7</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46038.8043634259</x:v>
+        <x:v>46064.8044560185</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>6.11</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>3251.78</x:v>
+        <x:v>3003.98</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>2322.7</x:v>
+        <x:v>2145.7</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46037.8080324074</x:v>
+        <x:v>46063.8045717593</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>5.7</x:v>
+        <x:v>6.15</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>3373.86</x:v>
+        <x:v>2940.7</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>2409.9</x:v>
+        <x:v>2100.5</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
+        <x:v>46062.8049884259</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="0">
+        <x:v>6.06</x:v>
+      </x:c>
+      <x:c r="D68" s="0">
+        <x:v>2963.1</x:v>
+      </x:c>
+      <x:c r="E68" s="0">
+        <x:v>2116.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="1">
+        <x:v>46059.8747800926</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C69" s="0">
+        <x:v>6.16</x:v>
+      </x:c>
+      <x:c r="D69" s="0">
+        <x:v>2939.16</x:v>
+      </x:c>
+      <x:c r="E69" s="0">
+        <x:v>2099.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1">
+        <x:v>46058.8046412037</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C70" s="0">
+        <x:v>6.34</x:v>
+      </x:c>
+      <x:c r="D70" s="0">
+        <x:v>2898.84</x:v>
+      </x:c>
+      <x:c r="E70" s="0">
+        <x:v>2070.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1">
+        <x:v>46057.8043981481</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C71" s="0">
+        <x:v>5.78</x:v>
+      </x:c>
+      <x:c r="D71" s="0">
+        <x:v>3047.38</x:v>
+      </x:c>
+      <x:c r="E71" s="0">
+        <x:v>2176.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1">
+        <x:v>46056.8044328704</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C72" s="0">
+        <x:v>5.61</x:v>
+      </x:c>
+      <x:c r="D72" s="0">
+        <x:v>3092.32</x:v>
+      </x:c>
+      <x:c r="E72" s="0">
+        <x:v>2208.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1">
+        <x:v>46055.8168981482</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C73" s="0">
+        <x:v>6.23</x:v>
+      </x:c>
+      <x:c r="D73" s="0">
+        <x:v>2945.74</x:v>
+      </x:c>
+      <x:c r="E73" s="0">
+        <x:v>2104.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="1">
+        <x:v>46052.8046990741</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C74" s="0">
+        <x:v>6.13</x:v>
+      </x:c>
+      <x:c r="D74" s="0">
+        <x:v>2970.24</x:v>
+      </x:c>
+      <x:c r="E74" s="0">
+        <x:v>2121.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="1">
+        <x:v>46051.8047916667</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C75" s="0">
+        <x:v>4.45</x:v>
+      </x:c>
+      <x:c r="D75" s="0">
+        <x:v>3665.62</x:v>
+      </x:c>
+      <x:c r="E75" s="0">
+        <x:v>2618.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="1">
+        <x:v>46050.8052314815</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C76" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D76" s="0">
+        <x:v>3681.3</x:v>
+      </x:c>
+      <x:c r="E76" s="0">
+        <x:v>2629.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="1">
+        <x:v>46049.8064814815</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C77" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D77" s="0">
+        <x:v>3552.22</x:v>
+      </x:c>
+      <x:c r="E77" s="0">
+        <x:v>2537.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="1">
+        <x:v>46048.8074421296</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C78" s="0">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="D78" s="0">
+        <x:v>4029.34</x:v>
+      </x:c>
+      <x:c r="E78" s="0">
+        <x:v>2878.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1">
+        <x:v>46045.8273148148</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C79" s="0">
+        <x:v>4.27</x:v>
+      </x:c>
+      <x:c r="D79" s="0">
+        <x:v>3837.82</x:v>
+      </x:c>
+      <x:c r="E79" s="0">
+        <x:v>2741.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1">
+        <x:v>46044.8044907407</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C80" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="D80" s="0">
+        <x:v>3607.66</x:v>
+      </x:c>
+      <x:c r="E80" s="0">
+        <x:v>2576.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1">
+        <x:v>46043.8140046296</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="D81" s="0">
+        <x:v>3493.42</x:v>
+      </x:c>
+      <x:c r="E81" s="0">
+        <x:v>2495.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="1">
+        <x:v>46042.8146643518</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C82" s="0">
+        <x:v>5.44</x:v>
+      </x:c>
+      <x:c r="D82" s="0">
+        <x:v>3430.7</x:v>
+      </x:c>
+      <x:c r="E82" s="0">
+        <x:v>2450.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1">
+        <x:v>46038.8043634259</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C83" s="0">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="D83" s="0">
+        <x:v>3251.78</x:v>
+      </x:c>
+      <x:c r="E83" s="0">
+        <x:v>2322.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="1">
+        <x:v>46037.8080324074</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C84" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="D84" s="0">
+        <x:v>3373.86</x:v>
+      </x:c>
+      <x:c r="E84" s="0">
+        <x:v>2409.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="1">
         <x:v>46036.8088657407</x:v>
       </x:c>
-      <x:c r="B68" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C68" s="0">
+      <x:c r="B85" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
         <x:v>5.82</x:v>
       </x:c>
-      <x:c r="D68" s="0">
+      <x:c r="D85" s="0">
         <x:v>3340.12</x:v>
       </x:c>
-      <x:c r="E68" s="0">
+      <x:c r="E85" s="0">
         <x:v>2385.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>