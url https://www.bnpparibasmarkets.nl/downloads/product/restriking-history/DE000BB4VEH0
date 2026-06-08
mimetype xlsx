--- v5 (2026-05-15)
+++ v6 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22953ddef1d4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a16f6d60877482499787a650398651f.psmdcp" Id="Rd51dcf9e321841b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra192354456e74ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3958c550797a4245911f964a1b39e2f7.psmdcp" Id="Rd3e047328678453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB4VEH0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1491 +390,1746 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E85"/>
+  <x:dimension ref="A1:E100"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46156.8045138889</x:v>
+        <x:v>46178.8043634259</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>5.11</x:v>
+        <x:v>6.76</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>2927.96</x:v>
+        <x:v>2517.06</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>2091.4</x:v>
+        <x:v>1797.9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46155.8043634259</x:v>
+        <x:v>46177.8044560185</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>4.66</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>3076.22</x:v>
+        <x:v>2659.86</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>2197.3</x:v>
+        <x:v>1899.9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46154.8043865741</x:v>
+        <x:v>46176.8042939815</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>5.03</x:v>
+        <x:v>6.27</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>2966.74</x:v>
+        <x:v>2624.44</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>2119.1</x:v>
+        <x:v>1874.6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46153.8043518519</x:v>
+        <x:v>46175.8047337963</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>5</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>2976.82</x:v>
+        <x:v>2720.62</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>2126.3</x:v>
+        <x:v>1943.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46150.8049189815</x:v>
+        <x:v>46174.8044791667</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>5.35</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>2883.02</x:v>
+        <x:v>2699.76</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>2059.3</x:v>
+        <x:v>1928.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46149.8044444444</x:v>
+        <x:v>46171.8044444444</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>5.33</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>2887.22</x:v>
+        <x:v>2701.3</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>2062.3</x:v>
+        <x:v>1929.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46148.8043981481</x:v>
+        <x:v>46170.8047569444</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>5.33</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>2887.64</x:v>
+        <x:v>2698.22</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>2062.6</x:v>
+        <x:v>1927.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46147.8043055556</x:v>
+        <x:v>46169.8048032407</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>5.85</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>2765.42</x:v>
+        <x:v>2699.2</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>1975.3</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46146.8043981481</x:v>
+        <x:v>46168.8043171296</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>5.93</x:v>
+        <x:v>5.81</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>2746.1</x:v>
+        <x:v>2732.24</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>1961.5</x:v>
+        <x:v>1951.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46142.8192013889</x:v>
+        <x:v>46164.8046064815</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>5.74</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2792.44</x:v>
+        <x:v>2715.58</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>1994.6</x:v>
+        <x:v>1939.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46141.8045023148</x:v>
+        <x:v>46163.8043171296</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>2660.84</x:v>
+        <x:v>2750.72</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>1900.6</x:v>
+        <x:v>1964.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46140.8044212963</x:v>
+        <x:v>46162.8044444444</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>6.02</x:v>
+        <x:v>5.77</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>2742.32</x:v>
+        <x:v>2743.44</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>1958.8</x:v>
+        <x:v>1959.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46139.8044444444</x:v>
+        <x:v>46161.804375</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>5.79</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>2796.64</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>1997.6</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46136.8043518519</x:v>
+        <x:v>46160.8045949074</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>2842.56</x:v>
+        <x:v>2768.36</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>2030.4</x:v>
+        <x:v>1977.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46135.8043865741</x:v>
+        <x:v>46157.8043634259</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>5.57</x:v>
+        <x:v>5.59</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>2853.76</x:v>
+        <x:v>2788.52</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>2038.4</x:v>
+        <x:v>1991.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46134.8046296296</x:v>
+        <x:v>46156.8045138889</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>5.32</x:v>
+        <x:v>5.11</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>2923.34</x:v>
+        <x:v>2927.96</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>2088.1</x:v>
+        <x:v>2091.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46133.8043865741</x:v>
+        <x:v>46155.8043634259</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>5.57</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>2857.12</x:v>
+        <x:v>3076.22</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>2040.8</x:v>
+        <x:v>2197.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46132.8043981481</x:v>
+        <x:v>46154.8043865741</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>5.34</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>2922.08</x:v>
+        <x:v>2966.74</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>2087.2</x:v>
+        <x:v>2119.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46129.8046643519</x:v>
+        <x:v>46153.8043518519</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>5.08</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2976.82</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>2126.3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46128.8063425926</x:v>
+        <x:v>46150.8049189815</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>5.23</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>2957.08</x:v>
+        <x:v>2883.02</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>2112.2</x:v>
+        <x:v>2059.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46127.8044097222</x:v>
+        <x:v>46149.8044444444</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>5.14</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>2982.7</x:v>
+        <x:v>2887.22</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>2130.5</x:v>
+        <x:v>2062.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46126.8044328704</x:v>
+        <x:v>46148.8043981481</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>5.29</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>2940.98</x:v>
+        <x:v>2887.64</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>2100.7</x:v>
+        <x:v>2062.6</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46125.8045138889</x:v>
+        <x:v>46147.8043055556</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>5.41</x:v>
+        <x:v>5.85</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>2909.2</x:v>
+        <x:v>2765.42</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>2078</x:v>
+        <x:v>1975.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46122.8044791667</x:v>
+        <x:v>46146.8043981481</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>2891.28</x:v>
+        <x:v>2746.1</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>2065.2</x:v>
+        <x:v>1961.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46121.8044328704</x:v>
+        <x:v>46142.8192013889</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>5.24</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>2956.94</x:v>
+        <x:v>2792.44</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>2112.1</x:v>
+        <x:v>1994.6</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46120.8043865741</x:v>
+        <x:v>46141.8045023148</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>5.48</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>2894.5</x:v>
+        <x:v>2660.84</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>2067.5</x:v>
+        <x:v>1900.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46119.804375</x:v>
+        <x:v>46140.8044212963</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>6.25</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>2727.06</x:v>
+        <x:v>2742.32</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>1947.9</x:v>
+        <x:v>1958.8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46114.8044560185</x:v>
+        <x:v>46139.8044444444</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>6.04</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>2776.48</x:v>
+        <x:v>2796.64</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>1983.2</x:v>
+        <x:v>1997.6</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46113.8043981481</x:v>
+        <x:v>46136.8043518519</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>6</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>2785.58</x:v>
+        <x:v>2842.56</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>1989.7</x:v>
+        <x:v>2030.4</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46112.8044444444</x:v>
+        <x:v>46135.8043865741</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>2758.28</x:v>
+        <x:v>2853.76</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>1970.2</x:v>
+        <x:v>2038.4</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46111.8045486111</x:v>
+        <x:v>46134.8046296296</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.32</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>2667.84</x:v>
+        <x:v>2923.34</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>1905.6</x:v>
+        <x:v>2088.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46108.7627430556</x:v>
+        <x:v>46133.8043865741</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>6.7</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>2641.94</x:v>
+        <x:v>2857.12</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>1887.1</x:v>
+        <x:v>2040.8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46107.7627430556</x:v>
+        <x:v>46132.8043981481</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>6.92</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>2600.22</x:v>
+        <x:v>2922.08</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>1857.3</x:v>
+        <x:v>2087.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46106.7628819444</x:v>
+        <x:v>46129.8046643519</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>6.36</x:v>
+        <x:v>5.08</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>2719.92</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>1942.8</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46105.7675925926</x:v>
+        <x:v>46128.8063425926</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>2677.22</x:v>
+        <x:v>2957.08</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>1892.6</x:v>
+        <x:v>2112.2</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46104.7627662037</x:v>
+        <x:v>46127.8044097222</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>6.78</x:v>
+        <x:v>5.14</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>2609.18</x:v>
+        <x:v>2982.7</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>1863.7</x:v>
+        <x:v>2130.5</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46101.7627777778</x:v>
+        <x:v>46126.8044328704</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>2758.7</x:v>
+        <x:v>2940.98</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>1970.5</x:v>
+        <x:v>2100.7</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46100.7689814815</x:v>
+        <x:v>46125.8045138889</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>2721.18</x:v>
+        <x:v>2909.2</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>1943.7</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46099.7627083333</x:v>
+        <x:v>46122.8044791667</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.67</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>2879.24</x:v>
+        <x:v>2891.28</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>2056.6</x:v>
+        <x:v>2065.2</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46098.7627546296</x:v>
+        <x:v>46121.8044328704</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>5.28</x:v>
+        <x:v>5.24</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>2991.1</x:v>
+        <x:v>2956.94</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>2136.5</x:v>
+        <x:v>2112.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46097.7627083333</x:v>
+        <x:v>46120.8043865741</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>5.49</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>2932.86</x:v>
+        <x:v>2894.5</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>2094.9</x:v>
+        <x:v>2067.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46094.7626967593</x:v>
+        <x:v>46119.804375</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>5.79</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>2858.94</x:v>
+        <x:v>2727.06</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>2042.1</x:v>
+        <x:v>1947.9</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46093.7628819444</x:v>
+        <x:v>46114.8044560185</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>5.2</x:v>
+        <x:v>6.04</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>3031.7</x:v>
+        <x:v>2776.48</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>2165.5</x:v>
+        <x:v>1983.2</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46092.7627546296</x:v>
+        <x:v>46113.8043981481</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>5.03</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>3086.02</x:v>
+        <x:v>2785.58</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>2204.3</x:v>
+        <x:v>1989.7</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46091.7627083333</x:v>
+        <x:v>46112.8044444444</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>4.89</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>3128.02</x:v>
+        <x:v>2758.28</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>2234.3</x:v>
+        <x:v>1970.2</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46090.784837963</x:v>
+        <x:v>46111.8045486111</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2667.84</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1905.6</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46090.7627314815</x:v>
+        <x:v>46108.7627430556</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2641.94</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1887.1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46087.8108564815</x:v>
+        <x:v>46107.7627430556</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>5.35</x:v>
+        <x:v>6.92</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2600.22</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>1857.3</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46086.8046759259</x:v>
+        <x:v>46106.7628819444</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>5.41</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>2981.02</x:v>
+        <x:v>2719.92</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>2129.3</x:v>
+        <x:v>1942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46085.8050925926</x:v>
+        <x:v>46105.7675925926</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>5.29</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>3015.6</x:v>
+        <x:v>2677.22</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>2154</x:v>
+        <x:v>1892.6</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46084.8044444444</x:v>
+        <x:v>46104.7627662037</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>5.72</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>2905.7</x:v>
+        <x:v>2609.18</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>2075.5</x:v>
+        <x:v>1863.7</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46083.8044328704</x:v>
+        <x:v>46101.7627777778</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>4.74</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>3240.86</x:v>
+        <x:v>2758.7</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>2314.9</x:v>
+        <x:v>1970.5</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46080.819837963</x:v>
+        <x:v>46100.7689814815</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>4.52</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>3322.9</x:v>
+        <x:v>2721.18</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>2373.5</x:v>
+        <x:v>1943.7</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46079.8044907407</x:v>
+        <x:v>46099.7627083333</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>5.13</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>3135.44</x:v>
+        <x:v>2879.24</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>2239.6</x:v>
+        <x:v>2056.6</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46078.8763773148</x:v>
+        <x:v>46098.7627546296</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>3264.38</x:v>
+        <x:v>2991.1</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>2331.7</x:v>
+        <x:v>2136.5</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46077.8047106481</x:v>
+        <x:v>46097.7627083333</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>3062.22</x:v>
+        <x:v>2932.86</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>2187.3</x:v>
+        <x:v>2094.9</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46076.8046296296</x:v>
+        <x:v>46094.7626967593</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>5.66</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>3013.64</x:v>
+        <x:v>2858.94</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>2152.6</x:v>
+        <x:v>2042.1</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46073.8113657407</x:v>
+        <x:v>46093.7628819444</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.55</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>3046.4</x:v>
+        <x:v>3031.7</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>2176</x:v>
+        <x:v>2165.5</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46072.8044097222</x:v>
+        <x:v>46092.7627546296</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>6.19</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>2896.18</x:v>
+        <x:v>3086.02</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>2068.7</x:v>
+        <x:v>2204.3</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46071.8043865741</x:v>
+        <x:v>46091.7627083333</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>5.94</x:v>
+        <x:v>4.89</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>2958.06</x:v>
+        <x:v>3128.02</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>2112.9</x:v>
+        <x:v>2234.3</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46070.8044791667</x:v>
+        <x:v>46090.784837963</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>2825.62</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>2018.3</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46066.8044328704</x:v>
+        <x:v>46090.7627314815</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>6.21</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>2907.94</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>2077.1</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46065.8044444444</x:v>
+        <x:v>46087.8108564815</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>2830.38</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>2021.7</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46064.8044560185</x:v>
+        <x:v>46086.8046759259</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>5.89</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>3003.98</x:v>
+        <x:v>2981.02</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>2145.7</x:v>
+        <x:v>2129.3</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46063.8045717593</x:v>
+        <x:v>46085.8050925926</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>6.15</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>2940.7</x:v>
+        <x:v>3015.6</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>2100.5</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46062.8049884259</x:v>
+        <x:v>46084.8044444444</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>6.06</x:v>
+        <x:v>5.72</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>2963.1</x:v>
+        <x:v>2905.7</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>2116.5</x:v>
+        <x:v>2075.5</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46059.8747800926</x:v>
+        <x:v>46083.8044328704</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>6.16</x:v>
+        <x:v>4.74</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>2939.16</x:v>
+        <x:v>3240.86</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>2099.4</x:v>
+        <x:v>2314.9</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46058.8046412037</x:v>
+        <x:v>46080.819837963</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>6.34</x:v>
+        <x:v>4.52</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>2898.84</x:v>
+        <x:v>3322.9</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>2070.6</x:v>
+        <x:v>2373.5</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46057.8043981481</x:v>
+        <x:v>46079.8044907407</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>5.78</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>3047.38</x:v>
+        <x:v>3135.44</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>2176.7</x:v>
+        <x:v>2239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46056.8044328704</x:v>
+        <x:v>46078.8763773148</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>5.61</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>3092.32</x:v>
+        <x:v>3264.38</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>2208.8</x:v>
+        <x:v>2331.7</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46055.8168981482</x:v>
+        <x:v>46077.8047106481</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>6.23</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>2945.74</x:v>
+        <x:v>3062.22</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>2104.1</x:v>
+        <x:v>2187.3</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46052.8046990741</x:v>
+        <x:v>46076.8046296296</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>6.13</x:v>
+        <x:v>5.66</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>2970.24</x:v>
+        <x:v>3013.64</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>2121.6</x:v>
+        <x:v>2152.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46051.8047916667</x:v>
+        <x:v>46073.8113657407</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>4.45</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>3665.62</x:v>
+        <x:v>3046.4</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>2618.3</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46050.8052314815</x:v>
+        <x:v>46072.8044097222</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>4.41</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>3681.3</x:v>
+        <x:v>2896.18</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>2629.5</x:v>
+        <x:v>2068.7</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46049.8064814815</x:v>
+        <x:v>46071.8043865741</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>3552.22</x:v>
+        <x:v>2958.06</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>2537.3</x:v>
+        <x:v>2112.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46048.8074421296</x:v>
+        <x:v>46070.8044791667</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>3.85</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>4029.34</x:v>
+        <x:v>2825.62</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>2878.1</x:v>
+        <x:v>2018.3</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46045.8273148148</x:v>
+        <x:v>46066.8044328704</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>4.27</x:v>
+        <x:v>6.21</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>3837.82</x:v>
+        <x:v>2907.94</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>2741.3</x:v>
+        <x:v>2077.1</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46044.8044907407</x:v>
+        <x:v>46065.8044444444</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>4.9</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>3607.66</x:v>
+        <x:v>2830.38</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>2576.9</x:v>
+        <x:v>2021.7</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46043.8140046296</x:v>
+        <x:v>46064.8044560185</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>5.24</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>3493.42</x:v>
+        <x:v>3003.98</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>2495.3</x:v>
+        <x:v>2145.7</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46042.8146643518</x:v>
+        <x:v>46063.8045717593</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>5.44</x:v>
+        <x:v>6.15</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>3430.7</x:v>
+        <x:v>2940.7</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>2450.5</x:v>
+        <x:v>2100.5</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46038.8043634259</x:v>
+        <x:v>46062.8049884259</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>6.11</x:v>
+        <x:v>6.06</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>3251.78</x:v>
+        <x:v>2963.1</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>2322.7</x:v>
+        <x:v>2116.5</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46037.8080324074</x:v>
+        <x:v>46059.8747800926</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>5.7</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>3373.86</x:v>
+        <x:v>2939.16</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>2409.9</x:v>
+        <x:v>2099.4</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
+        <x:v>46058.8046412037</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
+        <x:v>6.34</x:v>
+      </x:c>
+      <x:c r="D85" s="0">
+        <x:v>2898.84</x:v>
+      </x:c>
+      <x:c r="E85" s="0">
+        <x:v>2070.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="1">
+        <x:v>46057.8043981481</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C86" s="0">
+        <x:v>5.78</x:v>
+      </x:c>
+      <x:c r="D86" s="0">
+        <x:v>3047.38</x:v>
+      </x:c>
+      <x:c r="E86" s="0">
+        <x:v>2176.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="1">
+        <x:v>46056.8044328704</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C87" s="0">
+        <x:v>5.61</x:v>
+      </x:c>
+      <x:c r="D87" s="0">
+        <x:v>3092.32</x:v>
+      </x:c>
+      <x:c r="E87" s="0">
+        <x:v>2208.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="1">
+        <x:v>46055.8168981482</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C88" s="0">
+        <x:v>6.23</x:v>
+      </x:c>
+      <x:c r="D88" s="0">
+        <x:v>2945.74</x:v>
+      </x:c>
+      <x:c r="E88" s="0">
+        <x:v>2104.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="1">
+        <x:v>46052.8046990741</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C89" s="0">
+        <x:v>6.13</x:v>
+      </x:c>
+      <x:c r="D89" s="0">
+        <x:v>2970.24</x:v>
+      </x:c>
+      <x:c r="E89" s="0">
+        <x:v>2121.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="1">
+        <x:v>46051.8047916667</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C90" s="0">
+        <x:v>4.45</x:v>
+      </x:c>
+      <x:c r="D90" s="0">
+        <x:v>3665.62</x:v>
+      </x:c>
+      <x:c r="E90" s="0">
+        <x:v>2618.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="1">
+        <x:v>46050.8052314815</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C91" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D91" s="0">
+        <x:v>3681.3</x:v>
+      </x:c>
+      <x:c r="E91" s="0">
+        <x:v>2629.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="1">
+        <x:v>46049.8064814815</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C92" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D92" s="0">
+        <x:v>3552.22</x:v>
+      </x:c>
+      <x:c r="E92" s="0">
+        <x:v>2537.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="1">
+        <x:v>46048.8074421296</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C93" s="0">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="D93" s="0">
+        <x:v>4029.34</x:v>
+      </x:c>
+      <x:c r="E93" s="0">
+        <x:v>2878.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="1">
+        <x:v>46045.8273148148</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C94" s="0">
+        <x:v>4.27</x:v>
+      </x:c>
+      <x:c r="D94" s="0">
+        <x:v>3837.82</x:v>
+      </x:c>
+      <x:c r="E94" s="0">
+        <x:v>2741.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="1">
+        <x:v>46044.8044907407</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C95" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="D95" s="0">
+        <x:v>3607.66</x:v>
+      </x:c>
+      <x:c r="E95" s="0">
+        <x:v>2576.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="1">
+        <x:v>46043.8140046296</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C96" s="0">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="D96" s="0">
+        <x:v>3493.42</x:v>
+      </x:c>
+      <x:c r="E96" s="0">
+        <x:v>2495.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="1">
+        <x:v>46042.8146643518</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C97" s="0">
+        <x:v>5.44</x:v>
+      </x:c>
+      <x:c r="D97" s="0">
+        <x:v>3430.7</x:v>
+      </x:c>
+      <x:c r="E97" s="0">
+        <x:v>2450.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="1">
+        <x:v>46038.8043634259</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C98" s="0">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="D98" s="0">
+        <x:v>3251.78</x:v>
+      </x:c>
+      <x:c r="E98" s="0">
+        <x:v>2322.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="1">
+        <x:v>46037.8080324074</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C99" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="D99" s="0">
+        <x:v>3373.86</x:v>
+      </x:c>
+      <x:c r="E99" s="0">
+        <x:v>2409.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="1">
         <x:v>46036.8088657407</x:v>
       </x:c>
-      <x:c r="B85" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C85" s="0">
+      <x:c r="B100" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C100" s="0">
         <x:v>5.82</x:v>
       </x:c>
-      <x:c r="D85" s="0">
+      <x:c r="D100" s="0">
         <x:v>3340.12</x:v>
       </x:c>
-      <x:c r="E85" s="0">
+      <x:c r="E100" s="0">
         <x:v>2385.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>