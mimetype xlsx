--- v6 (2026-06-08)
+++ v7 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra192354456e74ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3958c550797a4245911f964a1b39e2f7.psmdcp" Id="Rd3e047328678453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068028aff59c42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed0c99380feb4e1ab33ef553ed48b0e8.psmdcp" Id="R605df868a59943fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB4VEH0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>