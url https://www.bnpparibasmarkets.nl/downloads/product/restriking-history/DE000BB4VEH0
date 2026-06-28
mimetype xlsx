--- v7 (2026-06-08)
+++ v8 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068028aff59c42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed0c99380feb4e1ab33ef553ed48b0e8.psmdcp" Id="R605df868a59943fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64e82eb861d4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d769188d76e475fb918d2c4cd600084.psmdcp" Id="R01f47474edb743b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB4VEH0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1746 +390,1984 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E100"/>
+  <x:dimension ref="A1:E114"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46178.8043634259</x:v>
+        <x:v>46199.8044328704</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>6.76</x:v>
+        <x:v>7.95</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>2517.06</x:v>
+        <x:v>2306.22</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>1797.9</x:v>
+        <x:v>1647.3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46177.8044560185</x:v>
+        <x:v>46198.8043981481</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>6.1</x:v>
+        <x:v>8.24</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>2659.86</x:v>
+        <x:v>2266.32</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>1899.9</x:v>
+        <x:v>1618.8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46176.8042939815</x:v>
+        <x:v>46197.8043402778</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>6.27</x:v>
+        <x:v>8.46</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>2624.44</x:v>
+        <x:v>2237.34</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>1874.6</x:v>
+        <x:v>1598.1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46175.8047337963</x:v>
+        <x:v>46196.8055902778</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>5.86</x:v>
+        <x:v>7.73</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>2720.62</x:v>
+        <x:v>2347.38</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>1943.3</x:v>
+        <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46174.8044791667</x:v>
+        <x:v>46195.8043981481</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>5.95</x:v>
+        <x:v>7.64</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>2699.76</x:v>
+        <x:v>2341.08</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>1928.4</x:v>
+        <x:v>1672.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46171.8044444444</x:v>
+        <x:v>46191.8046180556</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>5.94</x:v>
+        <x:v>7.34</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>2701.3</x:v>
+        <x:v>2390.22</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>1929.5</x:v>
+        <x:v>1707.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46170.8047569444</x:v>
+        <x:v>46190.8048726852</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>5.96</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>2698.22</x:v>
+        <x:v>2510.06</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>1927.3</x:v>
+        <x:v>1792.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46169.8048032407</x:v>
+        <x:v>46189.8043171296</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>5.95</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>2699.2</x:v>
+        <x:v>2540.58</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>1928</x:v>
+        <x:v>1814.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46168.8043171296</x:v>
+        <x:v>46188.8047222222</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>5.81</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>2732.24</x:v>
+        <x:v>2481.92</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>1951.6</x:v>
+        <x:v>1772.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46164.8046064815</x:v>
+        <x:v>46185.8043055556</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>5.89</x:v>
+        <x:v>7.39</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2715.58</x:v>
+        <x:v>2397.08</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>1939.7</x:v>
+        <x:v>1712.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46163.8043171296</x:v>
+        <x:v>46184.804537037</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>5.74</x:v>
+        <x:v>7.83</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>2750.72</x:v>
+        <x:v>2331.98</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>1964.8</x:v>
+        <x:v>1665.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46162.8044444444</x:v>
+        <x:v>46183.8043055556</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>5.77</x:v>
+        <x:v>7.61</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>2743.44</x:v>
+        <x:v>2367.26</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>1959.6</x:v>
+        <x:v>1690.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46161.804375</x:v>
+        <x:v>46182.8043171296</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>5.86</x:v>
+        <x:v>7.43</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>2723</x:v>
+        <x:v>2396.24</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>1945</x:v>
+        <x:v>1711.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46160.8045949074</x:v>
+        <x:v>46181.8043634259</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>5.67</x:v>
+        <x:v>7.07</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>2768.36</x:v>
+        <x:v>2457.42</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>1977.4</x:v>
+        <x:v>1755.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46157.8043634259</x:v>
+        <x:v>46178.8043634259</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>5.59</x:v>
+        <x:v>6.76</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>2788.52</x:v>
+        <x:v>2517.06</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>1991.8</x:v>
+        <x:v>1797.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46156.8045138889</x:v>
+        <x:v>46177.8044560185</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>5.11</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>2927.96</x:v>
+        <x:v>2659.86</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>2091.4</x:v>
+        <x:v>1899.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46155.8043634259</x:v>
+        <x:v>46176.8042939815</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>4.66</x:v>
+        <x:v>6.27</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>3076.22</x:v>
+        <x:v>2624.44</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>2197.3</x:v>
+        <x:v>1874.6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46154.8043865741</x:v>
+        <x:v>46175.8047337963</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>5.03</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>2966.74</x:v>
+        <x:v>2720.62</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>2119.1</x:v>
+        <x:v>1943.3</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46153.8043518519</x:v>
+        <x:v>46174.8044791667</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>5</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>2976.82</x:v>
+        <x:v>2699.76</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>2126.3</x:v>
+        <x:v>1928.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46150.8049189815</x:v>
+        <x:v>46171.8044444444</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>5.35</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>2883.02</x:v>
+        <x:v>2701.3</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>2059.3</x:v>
+        <x:v>1929.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46149.8044444444</x:v>
+        <x:v>46170.8047569444</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>5.33</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>2887.22</x:v>
+        <x:v>2698.22</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>2062.3</x:v>
+        <x:v>1927.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46148.8043981481</x:v>
+        <x:v>46169.8048032407</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>5.33</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>2887.64</x:v>
+        <x:v>2699.2</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>2062.6</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46147.8043055556</x:v>
+        <x:v>46168.8043171296</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>5.85</x:v>
+        <x:v>5.81</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>2765.42</x:v>
+        <x:v>2732.24</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>1975.3</x:v>
+        <x:v>1951.6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46146.8043981481</x:v>
+        <x:v>46164.8046064815</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>5.93</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>2746.1</x:v>
+        <x:v>2715.58</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>1961.5</x:v>
+        <x:v>1939.7</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46142.8192013889</x:v>
+        <x:v>46163.8043171296</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
         <x:v>5.74</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>2792.44</x:v>
+        <x:v>2750.72</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>1994.6</x:v>
+        <x:v>1964.8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46141.8045023148</x:v>
+        <x:v>46162.8044444444</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.77</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>2660.84</x:v>
+        <x:v>2743.44</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>1900.6</x:v>
+        <x:v>1959.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46140.8044212963</x:v>
+        <x:v>46161.804375</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>6.02</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>2742.32</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>1958.8</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46139.8044444444</x:v>
+        <x:v>46160.8045949074</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>5.79</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>2796.64</x:v>
+        <x:v>2768.36</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>1997.6</x:v>
+        <x:v>1977.4</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46136.8043518519</x:v>
+        <x:v>46157.8043634259</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.59</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>2842.56</x:v>
+        <x:v>2788.52</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>2030.4</x:v>
+        <x:v>1991.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46135.8043865741</x:v>
+        <x:v>46156.8045138889</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>5.57</x:v>
+        <x:v>5.11</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>2853.76</x:v>
+        <x:v>2927.96</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>2038.4</x:v>
+        <x:v>2091.4</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46134.8046296296</x:v>
+        <x:v>46155.8043634259</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>5.32</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>2923.34</x:v>
+        <x:v>3076.22</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>2088.1</x:v>
+        <x:v>2197.3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46133.8043865741</x:v>
+        <x:v>46154.8043865741</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>5.57</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>2857.12</x:v>
+        <x:v>2966.74</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>2040.8</x:v>
+        <x:v>2119.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46132.8043981481</x:v>
+        <x:v>46153.8043518519</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>5.34</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>2922.08</x:v>
+        <x:v>2976.82</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>2087.2</x:v>
+        <x:v>2126.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46129.8046643519</x:v>
+        <x:v>46150.8049189815</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>5.08</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2883.02</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>2059.3</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46128.8063425926</x:v>
+        <x:v>46149.8044444444</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>5.23</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>2957.08</x:v>
+        <x:v>2887.22</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>2112.2</x:v>
+        <x:v>2062.3</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46127.8044097222</x:v>
+        <x:v>46148.8043981481</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>5.14</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>2982.7</x:v>
+        <x:v>2887.64</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>2130.5</x:v>
+        <x:v>2062.6</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46126.8044328704</x:v>
+        <x:v>46147.8043055556</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>5.29</x:v>
+        <x:v>5.85</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>2940.98</x:v>
+        <x:v>2765.42</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>2100.7</x:v>
+        <x:v>1975.3</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46125.8045138889</x:v>
+        <x:v>46146.8043981481</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>5.41</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>2909.2</x:v>
+        <x:v>2746.1</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>2078</x:v>
+        <x:v>1961.5</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46122.8044791667</x:v>
+        <x:v>46142.8192013889</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>2891.28</x:v>
+        <x:v>2792.44</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>2065.2</x:v>
+        <x:v>1994.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46121.8044328704</x:v>
+        <x:v>46141.8045023148</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>5.24</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>2956.94</x:v>
+        <x:v>2660.84</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>2112.1</x:v>
+        <x:v>1900.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46120.8043865741</x:v>
+        <x:v>46140.8044212963</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>5.48</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>2894.5</x:v>
+        <x:v>2742.32</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>2067.5</x:v>
+        <x:v>1958.8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46119.804375</x:v>
+        <x:v>46139.8044444444</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>2727.06</x:v>
+        <x:v>2796.64</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>1947.9</x:v>
+        <x:v>1997.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46114.8044560185</x:v>
+        <x:v>46136.8043518519</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>6.04</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>2776.48</x:v>
+        <x:v>2842.56</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>1983.2</x:v>
+        <x:v>2030.4</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46113.8043981481</x:v>
+        <x:v>46135.8043865741</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>6</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>2785.58</x:v>
+        <x:v>2853.76</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>1989.7</x:v>
+        <x:v>2038.4</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46112.8044444444</x:v>
+        <x:v>46134.8046296296</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.32</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>2758.28</x:v>
+        <x:v>2923.34</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>1970.2</x:v>
+        <x:v>2088.1</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46111.8045486111</x:v>
+        <x:v>46133.8043865741</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>2667.84</x:v>
+        <x:v>2857.12</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>1905.6</x:v>
+        <x:v>2040.8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46108.7627430556</x:v>
+        <x:v>46132.8043981481</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>6.7</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>2641.94</x:v>
+        <x:v>2922.08</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>1887.1</x:v>
+        <x:v>2087.2</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46107.7627430556</x:v>
+        <x:v>46129.8046643519</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>6.92</x:v>
+        <x:v>5.08</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>2600.22</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>1857.3</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46106.7628819444</x:v>
+        <x:v>46128.8063425926</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>6.36</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>2719.92</x:v>
+        <x:v>2957.08</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>1942.8</x:v>
+        <x:v>2112.2</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46105.7675925926</x:v>
+        <x:v>46127.8044097222</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.14</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>2677.22</x:v>
+        <x:v>2982.7</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>1892.6</x:v>
+        <x:v>2130.5</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46104.7627662037</x:v>
+        <x:v>46126.8044328704</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>6.78</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>2609.18</x:v>
+        <x:v>2940.98</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>1863.7</x:v>
+        <x:v>2100.7</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46101.7627777778</x:v>
+        <x:v>46125.8045138889</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>2758.7</x:v>
+        <x:v>2909.2</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>1970.5</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46100.7689814815</x:v>
+        <x:v>46122.8044791667</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>2721.18</x:v>
+        <x:v>2891.28</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>1943.7</x:v>
+        <x:v>2065.2</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46099.7627083333</x:v>
+        <x:v>46121.8044328704</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>5.67</x:v>
+        <x:v>5.24</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>2879.24</x:v>
+        <x:v>2956.94</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>2056.6</x:v>
+        <x:v>2112.1</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46098.7627546296</x:v>
+        <x:v>46120.8043865741</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>5.28</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>2991.1</x:v>
+        <x:v>2894.5</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>2136.5</x:v>
+        <x:v>2067.5</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46097.7627083333</x:v>
+        <x:v>46119.804375</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>5.49</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>2932.86</x:v>
+        <x:v>2727.06</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>2094.9</x:v>
+        <x:v>1947.9</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46094.7626967593</x:v>
+        <x:v>46114.8044560185</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>5.79</x:v>
+        <x:v>6.04</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>2858.94</x:v>
+        <x:v>2776.48</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>2042.1</x:v>
+        <x:v>1983.2</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46093.7628819444</x:v>
+        <x:v>46113.8043981481</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>3031.7</x:v>
+        <x:v>2785.58</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>2165.5</x:v>
+        <x:v>1989.7</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46092.7627546296</x:v>
+        <x:v>46112.8044444444</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>5.03</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>3086.02</x:v>
+        <x:v>2758.28</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>2204.3</x:v>
+        <x:v>1970.2</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46091.7627083333</x:v>
+        <x:v>46111.8045486111</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>4.89</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>3128.02</x:v>
+        <x:v>2667.84</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>2234.3</x:v>
+        <x:v>1905.6</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46090.784837963</x:v>
+        <x:v>46108.7627430556</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2641.94</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1887.1</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46090.7627314815</x:v>
+        <x:v>46107.7627430556</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.92</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2600.22</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1857.3</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46087.8108564815</x:v>
+        <x:v>46106.7628819444</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>5.35</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2719.92</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>1942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46086.8046759259</x:v>
+        <x:v>46105.7675925926</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>5.41</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>2981.02</x:v>
+        <x:v>2677.22</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>2129.3</x:v>
+        <x:v>1892.6</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46085.8050925926</x:v>
+        <x:v>46104.7627662037</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>5.29</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>3015.6</x:v>
+        <x:v>2609.18</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>2154</x:v>
+        <x:v>1863.7</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46084.8044444444</x:v>
+        <x:v>46101.7627777778</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>5.72</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>2905.7</x:v>
+        <x:v>2758.7</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>2075.5</x:v>
+        <x:v>1970.5</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46083.8044328704</x:v>
+        <x:v>46100.7689814815</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>4.74</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>3240.86</x:v>
+        <x:v>2721.18</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>2314.9</x:v>
+        <x:v>1943.7</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46080.819837963</x:v>
+        <x:v>46099.7627083333</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>4.52</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>3322.9</x:v>
+        <x:v>2879.24</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>2373.5</x:v>
+        <x:v>2056.6</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46079.8044907407</x:v>
+        <x:v>46098.7627546296</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>5.13</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>3135.44</x:v>
+        <x:v>2991.1</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>2239.6</x:v>
+        <x:v>2136.5</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46078.8763773148</x:v>
+        <x:v>46097.7627083333</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>3264.38</x:v>
+        <x:v>2932.86</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>2331.7</x:v>
+        <x:v>2094.9</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46077.8047106481</x:v>
+        <x:v>46094.7626967593</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>3062.22</x:v>
+        <x:v>2858.94</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>2187.3</x:v>
+        <x:v>2042.1</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46076.8046296296</x:v>
+        <x:v>46093.7628819444</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>5.66</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>3013.64</x:v>
+        <x:v>3031.7</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>2152.6</x:v>
+        <x:v>2165.5</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46073.8113657407</x:v>
+        <x:v>46092.7627546296</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>5.55</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>3046.4</x:v>
+        <x:v>3086.02</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>2176</x:v>
+        <x:v>2204.3</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46072.8044097222</x:v>
+        <x:v>46091.7627083333</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>6.19</x:v>
+        <x:v>4.89</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>2896.18</x:v>
+        <x:v>3128.02</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>2068.7</x:v>
+        <x:v>2234.3</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46071.8043865741</x:v>
+        <x:v>46090.784837963</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>5.94</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>2958.06</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>2112.9</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46070.8044791667</x:v>
+        <x:v>46090.7627314815</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>2825.62</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>2018.3</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46066.8044328704</x:v>
+        <x:v>46087.8108564815</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>6.21</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>2907.94</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>2077.1</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46065.8044444444</x:v>
+        <x:v>46086.8046759259</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>2830.38</x:v>
+        <x:v>2981.02</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>2021.7</x:v>
+        <x:v>2129.3</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46064.8044560185</x:v>
+        <x:v>46085.8050925926</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>5.89</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>3003.98</x:v>
+        <x:v>3015.6</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>2145.7</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46063.8045717593</x:v>
+        <x:v>46084.8044444444</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>6.15</x:v>
+        <x:v>5.72</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>2940.7</x:v>
+        <x:v>2905.7</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>2100.5</x:v>
+        <x:v>2075.5</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46062.8049884259</x:v>
+        <x:v>46083.8044328704</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>6.06</x:v>
+        <x:v>4.74</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>2963.1</x:v>
+        <x:v>3240.86</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>2116.5</x:v>
+        <x:v>2314.9</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46059.8747800926</x:v>
+        <x:v>46080.819837963</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>6.16</x:v>
+        <x:v>4.52</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>2939.16</x:v>
+        <x:v>3322.9</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>2099.4</x:v>
+        <x:v>2373.5</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46058.8046412037</x:v>
+        <x:v>46079.8044907407</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>6.34</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>2898.84</x:v>
+        <x:v>3135.44</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>2070.6</x:v>
+        <x:v>2239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46057.8043981481</x:v>
+        <x:v>46078.8763773148</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>5.78</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>3047.38</x:v>
+        <x:v>3264.38</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>2176.7</x:v>
+        <x:v>2331.7</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46056.8044328704</x:v>
+        <x:v>46077.8047106481</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>3092.32</x:v>
+        <x:v>3062.22</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>2208.8</x:v>
+        <x:v>2187.3</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46055.8168981482</x:v>
+        <x:v>46076.8046296296</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>6.23</x:v>
+        <x:v>5.66</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>2945.74</x:v>
+        <x:v>3013.64</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>2104.1</x:v>
+        <x:v>2152.6</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46052.8046990741</x:v>
+        <x:v>46073.8113657407</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>6.13</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>2970.24</x:v>
+        <x:v>3046.4</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>2121.6</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46051.8047916667</x:v>
+        <x:v>46072.8044097222</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>4.45</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>3665.62</x:v>
+        <x:v>2896.18</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>2618.3</x:v>
+        <x:v>2068.7</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46050.8052314815</x:v>
+        <x:v>46071.8043865741</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>4.41</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>3681.3</x:v>
+        <x:v>2958.06</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>2629.5</x:v>
+        <x:v>2112.9</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46049.8064814815</x:v>
+        <x:v>46070.8044791667</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>3552.22</x:v>
+        <x:v>2825.62</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>2537.3</x:v>
+        <x:v>2018.3</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46048.8074421296</x:v>
+        <x:v>46066.8044328704</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>3.85</x:v>
+        <x:v>6.21</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>4029.34</x:v>
+        <x:v>2907.94</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>2878.1</x:v>
+        <x:v>2077.1</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46045.8273148148</x:v>
+        <x:v>46065.8044444444</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>4.27</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>3837.82</x:v>
+        <x:v>2830.38</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>2741.3</x:v>
+        <x:v>2021.7</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46044.8044907407</x:v>
+        <x:v>46064.8044560185</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>4.9</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>3607.66</x:v>
+        <x:v>3003.98</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>2576.9</x:v>
+        <x:v>2145.7</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46043.8140046296</x:v>
+        <x:v>46063.8045717593</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>5.24</x:v>
+        <x:v>6.15</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>3493.42</x:v>
+        <x:v>2940.7</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>2495.3</x:v>
+        <x:v>2100.5</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46042.8146643518</x:v>
+        <x:v>46062.8049884259</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>5.44</x:v>
+        <x:v>6.06</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>3430.7</x:v>
+        <x:v>2963.1</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>2450.5</x:v>
+        <x:v>2116.5</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
-        <x:v>46038.8043634259</x:v>
+        <x:v>46059.8747800926</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>6.11</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D98" s="0">
-        <x:v>3251.78</x:v>
+        <x:v>2939.16</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>2322.7</x:v>
+        <x:v>2099.4</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="1">
-        <x:v>46037.8080324074</x:v>
+        <x:v>46058.8046412037</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C99" s="0">
-        <x:v>5.7</x:v>
+        <x:v>6.34</x:v>
       </x:c>
       <x:c r="D99" s="0">
-        <x:v>3373.86</x:v>
+        <x:v>2898.84</x:v>
       </x:c>
       <x:c r="E99" s="0">
-        <x:v>2409.9</x:v>
+        <x:v>2070.6</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="1">
+        <x:v>46057.8043981481</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C100" s="0">
+        <x:v>5.78</x:v>
+      </x:c>
+      <x:c r="D100" s="0">
+        <x:v>3047.38</x:v>
+      </x:c>
+      <x:c r="E100" s="0">
+        <x:v>2176.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="1">
+        <x:v>46056.8044328704</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C101" s="0">
+        <x:v>5.61</x:v>
+      </x:c>
+      <x:c r="D101" s="0">
+        <x:v>3092.32</x:v>
+      </x:c>
+      <x:c r="E101" s="0">
+        <x:v>2208.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="1">
+        <x:v>46055.8168981482</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C102" s="0">
+        <x:v>6.23</x:v>
+      </x:c>
+      <x:c r="D102" s="0">
+        <x:v>2945.74</x:v>
+      </x:c>
+      <x:c r="E102" s="0">
+        <x:v>2104.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="1">
+        <x:v>46052.8046990741</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C103" s="0">
+        <x:v>6.13</x:v>
+      </x:c>
+      <x:c r="D103" s="0">
+        <x:v>2970.24</x:v>
+      </x:c>
+      <x:c r="E103" s="0">
+        <x:v>2121.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="1">
+        <x:v>46051.8047916667</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C104" s="0">
+        <x:v>4.45</x:v>
+      </x:c>
+      <x:c r="D104" s="0">
+        <x:v>3665.62</x:v>
+      </x:c>
+      <x:c r="E104" s="0">
+        <x:v>2618.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="1">
+        <x:v>46050.8052314815</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C105" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D105" s="0">
+        <x:v>3681.3</x:v>
+      </x:c>
+      <x:c r="E105" s="0">
+        <x:v>2629.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="1">
+        <x:v>46049.8064814815</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C106" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D106" s="0">
+        <x:v>3552.22</x:v>
+      </x:c>
+      <x:c r="E106" s="0">
+        <x:v>2537.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="1">
+        <x:v>46048.8074421296</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C107" s="0">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="D107" s="0">
+        <x:v>4029.34</x:v>
+      </x:c>
+      <x:c r="E107" s="0">
+        <x:v>2878.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="1">
+        <x:v>46045.8273148148</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C108" s="0">
+        <x:v>4.27</x:v>
+      </x:c>
+      <x:c r="D108" s="0">
+        <x:v>3837.82</x:v>
+      </x:c>
+      <x:c r="E108" s="0">
+        <x:v>2741.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="1">
+        <x:v>46044.8044907407</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C109" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="D109" s="0">
+        <x:v>3607.66</x:v>
+      </x:c>
+      <x:c r="E109" s="0">
+        <x:v>2576.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="1">
+        <x:v>46043.8140046296</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C110" s="0">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="D110" s="0">
+        <x:v>3493.42</x:v>
+      </x:c>
+      <x:c r="E110" s="0">
+        <x:v>2495.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="1">
+        <x:v>46042.8146643518</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C111" s="0">
+        <x:v>5.44</x:v>
+      </x:c>
+      <x:c r="D111" s="0">
+        <x:v>3430.7</x:v>
+      </x:c>
+      <x:c r="E111" s="0">
+        <x:v>2450.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="1">
+        <x:v>46038.8043634259</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C112" s="0">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="D112" s="0">
+        <x:v>3251.78</x:v>
+      </x:c>
+      <x:c r="E112" s="0">
+        <x:v>2322.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="1">
+        <x:v>46037.8080324074</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C113" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="D113" s="0">
+        <x:v>3373.86</x:v>
+      </x:c>
+      <x:c r="E113" s="0">
+        <x:v>2409.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="1">
         <x:v>46036.8088657407</x:v>
       </x:c>
-      <x:c r="B100" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C100" s="0">
+      <x:c r="B114" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C114" s="0">
         <x:v>5.82</x:v>
       </x:c>
-      <x:c r="D100" s="0">
+      <x:c r="D114" s="0">
         <x:v>3340.12</x:v>
       </x:c>
-      <x:c r="E100" s="0">
+      <x:c r="E114" s="0">
         <x:v>2385.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>