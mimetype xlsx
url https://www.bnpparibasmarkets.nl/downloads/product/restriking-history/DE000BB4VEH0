--- v8 (2026-06-28)
+++ v9 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64e82eb861d4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d769188d76e475fb918d2c4cd600084.psmdcp" Id="R01f47474edb743b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cafaffc64cc42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b94302472a93478d9d4dc60740e9b433.psmdcp" Id="R1b328668459847aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB4VEH0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1984 +390,2358 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E114"/>
+  <x:dimension ref="A1:E136"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46199.8044328704</x:v>
+        <x:v>46232.8046643519</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>7.95</x:v>
+        <x:v>8.19</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>2306.22</x:v>
+        <x:v>2243.22</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>1647.3</x:v>
+        <x:v>1602.3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46198.8043981481</x:v>
+        <x:v>46231.8055324074</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>8.24</x:v>
+        <x:v>7.98</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>2266.32</x:v>
+        <x:v>2272.62</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>1618.8</x:v>
+        <x:v>1623.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46197.8043402778</x:v>
+        <x:v>46230.8043402778</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>8.46</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>2237.34</x:v>
+        <x:v>2285.08</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>1598.1</x:v>
+        <x:v>1632.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46196.8055902778</x:v>
+        <x:v>46227.804375</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>7.73</x:v>
+        <x:v>8.19</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>2347.38</x:v>
+        <x:v>2245.74</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>1662</x:v>
+        <x:v>1604.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46195.8043981481</x:v>
+        <x:v>46226.8042824074</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>7.64</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>2341.08</x:v>
+        <x:v>2252.32</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>1672.2</x:v>
+        <x:v>1608.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46191.8046180556</x:v>
+        <x:v>46225.8044560185</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>7.34</x:v>
+        <x:v>7.73</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>2390.22</x:v>
+        <x:v>2314.62</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>1707.3</x:v>
+        <x:v>1653.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46190.8048726852</x:v>
+        <x:v>46224.8047222222</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>6.7</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>2510.06</x:v>
+        <x:v>2293.06</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>1792.9</x:v>
+        <x:v>1637.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46189.8043171296</x:v>
+        <x:v>46223.8045486111</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>6.54</x:v>
+        <x:v>8.22</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>2540.58</x:v>
+        <x:v>2245.6</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>1814.7</x:v>
+        <x:v>1604</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46188.8047222222</x:v>
+        <x:v>46220.8045023148</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>6.87</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>2481.92</x:v>
+        <x:v>2257.5</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>1772.8</x:v>
+        <x:v>1612.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46185.8043055556</x:v>
+        <x:v>46219.805462963</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>7.39</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2397.08</x:v>
+        <x:v>2299.5</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>1712.2</x:v>
+        <x:v>1642.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46184.804537037</x:v>
+        <x:v>46218.8049421296</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>7.83</x:v>
+        <x:v>7.86</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>2331.98</x:v>
+        <x:v>2298.38</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>1665.7</x:v>
+        <x:v>1641.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46183.8043055556</x:v>
+        <x:v>46217.8045486111</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>7.61</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>2367.26</x:v>
+        <x:v>2299.78</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>1690.9</x:v>
+        <x:v>1642.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46182.8043171296</x:v>
+        <x:v>46216.8048032407</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>7.43</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>2396.24</x:v>
+        <x:v>2259.04</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>1711.6</x:v>
+        <x:v>1613.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46181.8043634259</x:v>
+        <x:v>46213.8047453704</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>7.07</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>2457.42</x:v>
+        <x:v>2280.6</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>1755.3</x:v>
+        <x:v>1629</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46178.8043634259</x:v>
+        <x:v>46212.8045601852</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>6.76</x:v>
+        <x:v>7.98</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>2517.06</x:v>
+        <x:v>2282.14</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>1797.9</x:v>
+        <x:v>1630.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46177.8044560185</x:v>
+        <x:v>46211.8042939815</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>6.1</x:v>
+        <x:v>8.43</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>2659.86</x:v>
+        <x:v>2222.92</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>1899.9</x:v>
+        <x:v>1587.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46176.8042939815</x:v>
+        <x:v>46210.8045138889</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>6.27</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>2624.44</x:v>
+        <x:v>2328.2</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>1874.6</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46175.8047337963</x:v>
+        <x:v>46209.8045023148</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>5.86</x:v>
+        <x:v>7.93</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>2720.62</x:v>
+        <x:v>2300.34</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>1943.3</x:v>
+        <x:v>1643.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46174.8044791667</x:v>
+        <x:v>46205.8045601852</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>5.95</x:v>
+        <x:v>8.08</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>2699.76</x:v>
+        <x:v>2279.34</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>1928.4</x:v>
+        <x:v>1628.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46171.8044444444</x:v>
+        <x:v>46204.8045601852</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>5.94</x:v>
+        <x:v>8.38</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>2701.3</x:v>
+        <x:v>2239.86</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>1929.5</x:v>
+        <x:v>1599.9</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46170.8047569444</x:v>
+        <x:v>46203.8046296296</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>5.96</x:v>
+        <x:v>8.76</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>2698.22</x:v>
+        <x:v>2192.12</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>1927.3</x:v>
+        <x:v>1565.8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46169.8048032407</x:v>
+        <x:v>46202.8044791667</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>5.95</x:v>
+        <x:v>8.48</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>2699.2</x:v>
+        <x:v>2229.22</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>1928</x:v>
+        <x:v>1592.3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46168.8043171296</x:v>
+        <x:v>46199.8044328704</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>5.81</x:v>
+        <x:v>7.95</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>2732.24</x:v>
+        <x:v>2306.22</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>1951.6</x:v>
+        <x:v>1647.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46164.8046064815</x:v>
+        <x:v>46198.8043981481</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>5.89</x:v>
+        <x:v>8.24</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>2715.58</x:v>
+        <x:v>2266.32</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>1939.7</x:v>
+        <x:v>1618.8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46163.8043171296</x:v>
+        <x:v>46197.8043402778</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>5.74</x:v>
+        <x:v>8.46</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>2750.72</x:v>
+        <x:v>2237.34</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>1964.8</x:v>
+        <x:v>1598.1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46162.8044444444</x:v>
+        <x:v>46196.8055902778</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>5.77</x:v>
+        <x:v>7.73</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>2743.44</x:v>
+        <x:v>2347.38</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>1959.6</x:v>
+        <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46161.804375</x:v>
+        <x:v>46195.8043981481</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>5.86</x:v>
+        <x:v>7.64</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>2723</x:v>
+        <x:v>2341.08</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>1945</x:v>
+        <x:v>1672.2</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46160.8045949074</x:v>
+        <x:v>46191.8046180556</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>5.67</x:v>
+        <x:v>7.34</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>2768.36</x:v>
+        <x:v>2390.22</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>1977.4</x:v>
+        <x:v>1707.3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46157.8043634259</x:v>
+        <x:v>46190.8048726852</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>5.59</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>2788.52</x:v>
+        <x:v>2510.06</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>1991.8</x:v>
+        <x:v>1792.9</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46156.8045138889</x:v>
+        <x:v>46189.8043171296</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>5.11</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>2927.96</x:v>
+        <x:v>2540.58</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>2091.4</x:v>
+        <x:v>1814.7</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46155.8043634259</x:v>
+        <x:v>46188.8047222222</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>4.66</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>3076.22</x:v>
+        <x:v>2481.92</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>2197.3</x:v>
+        <x:v>1772.8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46154.8043865741</x:v>
+        <x:v>46185.8043055556</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>5.03</x:v>
+        <x:v>7.39</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>2966.74</x:v>
+        <x:v>2397.08</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>2119.1</x:v>
+        <x:v>1712.2</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46153.8043518519</x:v>
+        <x:v>46184.804537037</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>5</x:v>
+        <x:v>7.83</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>2976.82</x:v>
+        <x:v>2331.98</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>2126.3</x:v>
+        <x:v>1665.7</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46150.8049189815</x:v>
+        <x:v>46183.8043055556</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>5.35</x:v>
+        <x:v>7.61</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>2883.02</x:v>
+        <x:v>2367.26</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>2059.3</x:v>
+        <x:v>1690.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46149.8044444444</x:v>
+        <x:v>46182.8043171296</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>5.33</x:v>
+        <x:v>7.43</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>2887.22</x:v>
+        <x:v>2396.24</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>2062.3</x:v>
+        <x:v>1711.6</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46148.8043981481</x:v>
+        <x:v>46181.8043634259</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>5.33</x:v>
+        <x:v>7.07</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>2887.64</x:v>
+        <x:v>2457.42</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>2062.6</x:v>
+        <x:v>1755.3</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46147.8043055556</x:v>
+        <x:v>46178.8043634259</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>5.85</x:v>
+        <x:v>6.76</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>2765.42</x:v>
+        <x:v>2517.06</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>1975.3</x:v>
+        <x:v>1797.9</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46146.8043981481</x:v>
+        <x:v>46177.8044560185</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>5.93</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>2746.1</x:v>
+        <x:v>2659.86</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>1961.5</x:v>
+        <x:v>1899.9</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46142.8192013889</x:v>
+        <x:v>46176.8042939815</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.74</x:v>
+        <x:v>6.27</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>2792.44</x:v>
+        <x:v>2624.44</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>1994.6</x:v>
+        <x:v>1874.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46141.8045023148</x:v>
+        <x:v>46175.8047337963</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>2660.84</x:v>
+        <x:v>2720.62</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>1900.6</x:v>
+        <x:v>1943.3</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46140.8044212963</x:v>
+        <x:v>46174.8044791667</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>6.02</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>2742.32</x:v>
+        <x:v>2699.76</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>1958.8</x:v>
+        <x:v>1928.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46139.8044444444</x:v>
+        <x:v>46171.8044444444</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>5.79</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>2796.64</x:v>
+        <x:v>2701.3</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>1997.6</x:v>
+        <x:v>1929.5</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46136.8043518519</x:v>
+        <x:v>46170.8047569444</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>2842.56</x:v>
+        <x:v>2698.22</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>2030.4</x:v>
+        <x:v>1927.3</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46135.8043865741</x:v>
+        <x:v>46169.8048032407</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>5.57</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>2853.76</x:v>
+        <x:v>2699.2</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>2038.4</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46134.8046296296</x:v>
+        <x:v>46168.8043171296</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>5.32</x:v>
+        <x:v>5.81</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>2923.34</x:v>
+        <x:v>2732.24</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>2088.1</x:v>
+        <x:v>1951.6</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46133.8043865741</x:v>
+        <x:v>46164.8046064815</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>5.57</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>2857.12</x:v>
+        <x:v>2715.58</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>2040.8</x:v>
+        <x:v>1939.7</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46132.8043981481</x:v>
+        <x:v>46163.8043171296</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>5.34</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>2922.08</x:v>
+        <x:v>2750.72</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>2087.2</x:v>
+        <x:v>1964.8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46129.8046643519</x:v>
+        <x:v>46162.8044444444</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>5.08</x:v>
+        <x:v>5.77</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2743.44</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>1959.6</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46128.8063425926</x:v>
+        <x:v>46161.804375</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>5.23</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>2957.08</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>2112.2</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46127.8044097222</x:v>
+        <x:v>46160.8045949074</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>5.14</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>2982.7</x:v>
+        <x:v>2768.36</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>2130.5</x:v>
+        <x:v>1977.4</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46126.8044328704</x:v>
+        <x:v>46157.8043634259</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>5.29</x:v>
+        <x:v>5.59</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>2940.98</x:v>
+        <x:v>2788.52</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>2100.7</x:v>
+        <x:v>1991.8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46125.8045138889</x:v>
+        <x:v>46156.8045138889</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>5.41</x:v>
+        <x:v>5.11</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>2909.2</x:v>
+        <x:v>2927.96</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>2078</x:v>
+        <x:v>2091.4</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46122.8044791667</x:v>
+        <x:v>46155.8043634259</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>5.48</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>2891.28</x:v>
+        <x:v>3076.22</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>2065.2</x:v>
+        <x:v>2197.3</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46121.8044328704</x:v>
+        <x:v>46154.8043865741</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>5.24</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>2956.94</x:v>
+        <x:v>2966.74</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>2112.1</x:v>
+        <x:v>2119.1</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46120.8043865741</x:v>
+        <x:v>46153.8043518519</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>2894.5</x:v>
+        <x:v>2976.82</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>2067.5</x:v>
+        <x:v>2126.3</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46119.804375</x:v>
+        <x:v>46150.8049189815</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>2727.06</x:v>
+        <x:v>2883.02</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>1947.9</x:v>
+        <x:v>2059.3</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46114.8044560185</x:v>
+        <x:v>46149.8044444444</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>6.04</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>2776.48</x:v>
+        <x:v>2887.22</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>1983.2</x:v>
+        <x:v>2062.3</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46113.8043981481</x:v>
+        <x:v>46148.8043981481</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>6</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>2785.58</x:v>
+        <x:v>2887.64</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>1989.7</x:v>
+        <x:v>2062.6</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46112.8044444444</x:v>
+        <x:v>46147.8043055556</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.85</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>2758.28</x:v>
+        <x:v>2765.42</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>1970.2</x:v>
+        <x:v>1975.3</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46111.8045486111</x:v>
+        <x:v>46146.8043981481</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>2667.84</x:v>
+        <x:v>2746.1</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>1905.6</x:v>
+        <x:v>1961.5</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46108.7627430556</x:v>
+        <x:v>46142.8192013889</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>6.7</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>2641.94</x:v>
+        <x:v>2792.44</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>1887.1</x:v>
+        <x:v>1994.6</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46107.7627430556</x:v>
+        <x:v>46141.8045023148</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>6.92</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>2600.22</x:v>
+        <x:v>2660.84</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>1857.3</x:v>
+        <x:v>1900.6</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46106.7628819444</x:v>
+        <x:v>46140.8044212963</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>6.36</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>2719.92</x:v>
+        <x:v>2742.32</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>1942.8</x:v>
+        <x:v>1958.8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46105.7675925926</x:v>
+        <x:v>46139.8044444444</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>2677.22</x:v>
+        <x:v>2796.64</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>1892.6</x:v>
+        <x:v>1997.6</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46104.7627662037</x:v>
+        <x:v>46136.8043518519</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>6.78</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>2609.18</x:v>
+        <x:v>2842.56</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>1863.7</x:v>
+        <x:v>2030.4</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46101.7627777778</x:v>
+        <x:v>46135.8043865741</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>2758.7</x:v>
+        <x:v>2853.76</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>1970.5</x:v>
+        <x:v>2038.4</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46100.7689814815</x:v>
+        <x:v>46134.8046296296</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.32</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>2721.18</x:v>
+        <x:v>2923.34</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>1943.7</x:v>
+        <x:v>2088.1</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46099.7627083333</x:v>
+        <x:v>46133.8043865741</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>5.67</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>2879.24</x:v>
+        <x:v>2857.12</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>2056.6</x:v>
+        <x:v>2040.8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46098.7627546296</x:v>
+        <x:v>46132.8043981481</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>5.28</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>2991.1</x:v>
+        <x:v>2922.08</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>2136.5</x:v>
+        <x:v>2087.2</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46097.7627083333</x:v>
+        <x:v>46129.8046643519</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>5.49</x:v>
+        <x:v>5.08</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>2932.86</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>2094.9</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46094.7626967593</x:v>
+        <x:v>46128.8063425926</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>5.79</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>2858.94</x:v>
+        <x:v>2957.08</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>2042.1</x:v>
+        <x:v>2112.2</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46093.7628819444</x:v>
+        <x:v>46127.8044097222</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>5.2</x:v>
+        <x:v>5.14</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>3031.7</x:v>
+        <x:v>2982.7</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>2165.5</x:v>
+        <x:v>2130.5</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46092.7627546296</x:v>
+        <x:v>46126.8044328704</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>5.03</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>3086.02</x:v>
+        <x:v>2940.98</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>2204.3</x:v>
+        <x:v>2100.7</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46091.7627083333</x:v>
+        <x:v>46125.8045138889</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>4.89</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>3128.02</x:v>
+        <x:v>2909.2</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>2234.3</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46090.784837963</x:v>
+        <x:v>46122.8044791667</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>5.21</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2891.28</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>2065.2</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46090.7627314815</x:v>
+        <x:v>46121.8044328704</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>5.21</x:v>
+        <x:v>5.24</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2956.94</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>2112.1</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46087.8108564815</x:v>
+        <x:v>46120.8043865741</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>5.35</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2894.5</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>2067.5</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46086.8046759259</x:v>
+        <x:v>46119.804375</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>5.41</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>2981.02</x:v>
+        <x:v>2727.06</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>2129.3</x:v>
+        <x:v>1947.9</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46085.8050925926</x:v>
+        <x:v>46114.8044560185</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>5.29</x:v>
+        <x:v>6.04</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>3015.6</x:v>
+        <x:v>2776.48</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>2154</x:v>
+        <x:v>1983.2</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46084.8044444444</x:v>
+        <x:v>46113.8043981481</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>5.72</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>2905.7</x:v>
+        <x:v>2785.58</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>2075.5</x:v>
+        <x:v>1989.7</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46083.8044328704</x:v>
+        <x:v>46112.8044444444</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>4.74</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>3240.86</x:v>
+        <x:v>2758.28</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>2314.9</x:v>
+        <x:v>1970.2</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46080.819837963</x:v>
+        <x:v>46111.8045486111</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>4.52</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>3322.9</x:v>
+        <x:v>2667.84</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>2373.5</x:v>
+        <x:v>1905.6</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46079.8044907407</x:v>
+        <x:v>46108.7627430556</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>5.13</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>3135.44</x:v>
+        <x:v>2641.94</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>2239.6</x:v>
+        <x:v>1887.1</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46078.8763773148</x:v>
+        <x:v>46107.7627430556</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.92</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>3264.38</x:v>
+        <x:v>2600.22</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>2331.7</x:v>
+        <x:v>1857.3</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46077.8047106481</x:v>
+        <x:v>46106.7628819444</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>5.48</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>3062.22</x:v>
+        <x:v>2719.92</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>2187.3</x:v>
+        <x:v>1942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46076.8046296296</x:v>
+        <x:v>46105.7675925926</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>5.66</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>3013.64</x:v>
+        <x:v>2677.22</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>2152.6</x:v>
+        <x:v>1892.6</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46073.8113657407</x:v>
+        <x:v>46104.7627662037</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>5.55</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>3046.4</x:v>
+        <x:v>2609.18</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>2176</x:v>
+        <x:v>1863.7</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46072.8044097222</x:v>
+        <x:v>46101.7627777778</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>6.19</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>2896.18</x:v>
+        <x:v>2758.7</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>2068.7</x:v>
+        <x:v>1970.5</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46071.8043865741</x:v>
+        <x:v>46100.7689814815</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>5.94</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>2958.06</x:v>
+        <x:v>2721.18</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>2112.9</x:v>
+        <x:v>1943.7</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46070.8044791667</x:v>
+        <x:v>46099.7627083333</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>2825.62</x:v>
+        <x:v>2879.24</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>2018.3</x:v>
+        <x:v>2056.6</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46066.8044328704</x:v>
+        <x:v>46098.7627546296</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>6.21</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>2907.94</x:v>
+        <x:v>2991.1</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>2077.1</x:v>
+        <x:v>2136.5</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46065.8044444444</x:v>
+        <x:v>46097.7627083333</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>2830.38</x:v>
+        <x:v>2932.86</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>2021.7</x:v>
+        <x:v>2094.9</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46064.8044560185</x:v>
+        <x:v>46094.7626967593</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>5.89</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>3003.98</x:v>
+        <x:v>2858.94</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>2145.7</x:v>
+        <x:v>2042.1</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46063.8045717593</x:v>
+        <x:v>46093.7628819444</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>6.15</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>2940.7</x:v>
+        <x:v>3031.7</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>2100.5</x:v>
+        <x:v>2165.5</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46062.8049884259</x:v>
+        <x:v>46092.7627546296</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>6.06</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>2963.1</x:v>
+        <x:v>3086.02</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>2116.5</x:v>
+        <x:v>2204.3</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
-        <x:v>46059.8747800926</x:v>
+        <x:v>46091.7627083333</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>6.16</x:v>
+        <x:v>4.89</x:v>
       </x:c>
       <x:c r="D98" s="0">
-        <x:v>2939.16</x:v>
+        <x:v>3128.02</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>2099.4</x:v>
+        <x:v>2234.3</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="1">
-        <x:v>46058.8046412037</x:v>
+        <x:v>46090.784837963</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C99" s="0">
-        <x:v>6.34</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D99" s="0">
-        <x:v>2898.84</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E99" s="0">
-        <x:v>2070.6</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="1">
-        <x:v>46057.8043981481</x:v>
+        <x:v>46090.7627314815</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C100" s="0">
-        <x:v>5.78</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D100" s="0">
-        <x:v>3047.38</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E100" s="0">
-        <x:v>2176.7</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="1">
-        <x:v>46056.8044328704</x:v>
+        <x:v>46087.8108564815</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C101" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D101" s="0">
-        <x:v>3092.32</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E101" s="0">
-        <x:v>2208.8</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="1">
-        <x:v>46055.8168981482</x:v>
+        <x:v>46086.8046759259</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C102" s="0">
-        <x:v>6.23</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D102" s="0">
-        <x:v>2945.74</x:v>
+        <x:v>2981.02</x:v>
       </x:c>
       <x:c r="E102" s="0">
-        <x:v>2104.1</x:v>
+        <x:v>2129.3</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="1">
-        <x:v>46052.8046990741</x:v>
+        <x:v>46085.8050925926</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C103" s="0">
-        <x:v>6.13</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D103" s="0">
-        <x:v>2970.24</x:v>
+        <x:v>3015.6</x:v>
       </x:c>
       <x:c r="E103" s="0">
-        <x:v>2121.6</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="1">
-        <x:v>46051.8047916667</x:v>
+        <x:v>46084.8044444444</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C104" s="0">
-        <x:v>4.45</x:v>
+        <x:v>5.72</x:v>
       </x:c>
       <x:c r="D104" s="0">
-        <x:v>3665.62</x:v>
+        <x:v>2905.7</x:v>
       </x:c>
       <x:c r="E104" s="0">
-        <x:v>2618.3</x:v>
+        <x:v>2075.5</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="1">
-        <x:v>46050.8052314815</x:v>
+        <x:v>46083.8044328704</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C105" s="0">
-        <x:v>4.41</x:v>
+        <x:v>4.74</x:v>
       </x:c>
       <x:c r="D105" s="0">
-        <x:v>3681.3</x:v>
+        <x:v>3240.86</x:v>
       </x:c>
       <x:c r="E105" s="0">
-        <x:v>2629.5</x:v>
+        <x:v>2314.9</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="1">
-        <x:v>46049.8064814815</x:v>
+        <x:v>46080.819837963</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C106" s="0">
-        <x:v>4.76</x:v>
+        <x:v>4.52</x:v>
       </x:c>
       <x:c r="D106" s="0">
-        <x:v>3552.22</x:v>
+        <x:v>3322.9</x:v>
       </x:c>
       <x:c r="E106" s="0">
-        <x:v>2537.3</x:v>
+        <x:v>2373.5</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="1">
-        <x:v>46048.8074421296</x:v>
+        <x:v>46079.8044907407</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C107" s="0">
-        <x:v>3.85</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D107" s="0">
-        <x:v>4029.34</x:v>
+        <x:v>3135.44</x:v>
       </x:c>
       <x:c r="E107" s="0">
-        <x:v>2878.1</x:v>
+        <x:v>2239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="1">
-        <x:v>46045.8273148148</x:v>
+        <x:v>46078.8763773148</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C108" s="0">
-        <x:v>4.27</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D108" s="0">
-        <x:v>3837.82</x:v>
+        <x:v>3264.38</x:v>
       </x:c>
       <x:c r="E108" s="0">
-        <x:v>2741.3</x:v>
+        <x:v>2331.7</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="1">
-        <x:v>46044.8044907407</x:v>
+        <x:v>46077.8047106481</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C109" s="0">
-        <x:v>4.9</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D109" s="0">
-        <x:v>3607.66</x:v>
+        <x:v>3062.22</x:v>
       </x:c>
       <x:c r="E109" s="0">
-        <x:v>2576.9</x:v>
+        <x:v>2187.3</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="1">
-        <x:v>46043.8140046296</x:v>
+        <x:v>46076.8046296296</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C110" s="0">
-        <x:v>5.24</x:v>
+        <x:v>5.66</x:v>
       </x:c>
       <x:c r="D110" s="0">
-        <x:v>3493.42</x:v>
+        <x:v>3013.64</x:v>
       </x:c>
       <x:c r="E110" s="0">
-        <x:v>2495.3</x:v>
+        <x:v>2152.6</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="1">
-        <x:v>46042.8146643518</x:v>
+        <x:v>46073.8113657407</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C111" s="0">
-        <x:v>5.44</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D111" s="0">
-        <x:v>3430.7</x:v>
+        <x:v>3046.4</x:v>
       </x:c>
       <x:c r="E111" s="0">
-        <x:v>2450.5</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="1">
-        <x:v>46038.8043634259</x:v>
+        <x:v>46072.8044097222</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C112" s="0">
-        <x:v>6.11</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="D112" s="0">
-        <x:v>3251.78</x:v>
+        <x:v>2896.18</x:v>
       </x:c>
       <x:c r="E112" s="0">
-        <x:v>2322.7</x:v>
+        <x:v>2068.7</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="1">
-        <x:v>46037.8080324074</x:v>
+        <x:v>46071.8043865741</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C113" s="0">
-        <x:v>5.7</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D113" s="0">
-        <x:v>3373.86</x:v>
+        <x:v>2958.06</x:v>
       </x:c>
       <x:c r="E113" s="0">
-        <x:v>2409.9</x:v>
+        <x:v>2112.9</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="1">
+        <x:v>46070.8044791667</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C114" s="0">
+        <x:v>6.56</x:v>
+      </x:c>
+      <x:c r="D114" s="0">
+        <x:v>2825.62</x:v>
+      </x:c>
+      <x:c r="E114" s="0">
+        <x:v>2018.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="1">
+        <x:v>46066.8044328704</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C115" s="0">
+        <x:v>6.21</x:v>
+      </x:c>
+      <x:c r="D115" s="0">
+        <x:v>2907.94</x:v>
+      </x:c>
+      <x:c r="E115" s="0">
+        <x:v>2077.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="1">
+        <x:v>46065.8044444444</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C116" s="0">
+        <x:v>6.57</x:v>
+      </x:c>
+      <x:c r="D116" s="0">
+        <x:v>2830.38</x:v>
+      </x:c>
+      <x:c r="E116" s="0">
+        <x:v>2021.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="1">
+        <x:v>46064.8044560185</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C117" s="0">
+        <x:v>5.89</x:v>
+      </x:c>
+      <x:c r="D117" s="0">
+        <x:v>3003.98</x:v>
+      </x:c>
+      <x:c r="E117" s="0">
+        <x:v>2145.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="1">
+        <x:v>46063.8045717593</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C118" s="0">
+        <x:v>6.15</x:v>
+      </x:c>
+      <x:c r="D118" s="0">
+        <x:v>2940.7</x:v>
+      </x:c>
+      <x:c r="E118" s="0">
+        <x:v>2100.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="1">
+        <x:v>46062.8049884259</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C119" s="0">
+        <x:v>6.06</x:v>
+      </x:c>
+      <x:c r="D119" s="0">
+        <x:v>2963.1</x:v>
+      </x:c>
+      <x:c r="E119" s="0">
+        <x:v>2116.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="1">
+        <x:v>46059.8747800926</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C120" s="0">
+        <x:v>6.16</x:v>
+      </x:c>
+      <x:c r="D120" s="0">
+        <x:v>2939.16</x:v>
+      </x:c>
+      <x:c r="E120" s="0">
+        <x:v>2099.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="1">
+        <x:v>46058.8046412037</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C121" s="0">
+        <x:v>6.34</x:v>
+      </x:c>
+      <x:c r="D121" s="0">
+        <x:v>2898.84</x:v>
+      </x:c>
+      <x:c r="E121" s="0">
+        <x:v>2070.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="1">
+        <x:v>46057.8043981481</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C122" s="0">
+        <x:v>5.78</x:v>
+      </x:c>
+      <x:c r="D122" s="0">
+        <x:v>3047.38</x:v>
+      </x:c>
+      <x:c r="E122" s="0">
+        <x:v>2176.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="1">
+        <x:v>46056.8044328704</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C123" s="0">
+        <x:v>5.61</x:v>
+      </x:c>
+      <x:c r="D123" s="0">
+        <x:v>3092.32</x:v>
+      </x:c>
+      <x:c r="E123" s="0">
+        <x:v>2208.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="1">
+        <x:v>46055.8168981482</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C124" s="0">
+        <x:v>6.23</x:v>
+      </x:c>
+      <x:c r="D124" s="0">
+        <x:v>2945.74</x:v>
+      </x:c>
+      <x:c r="E124" s="0">
+        <x:v>2104.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="1">
+        <x:v>46052.8046990741</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C125" s="0">
+        <x:v>6.13</x:v>
+      </x:c>
+      <x:c r="D125" s="0">
+        <x:v>2970.24</x:v>
+      </x:c>
+      <x:c r="E125" s="0">
+        <x:v>2121.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="1">
+        <x:v>46051.8047916667</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C126" s="0">
+        <x:v>4.45</x:v>
+      </x:c>
+      <x:c r="D126" s="0">
+        <x:v>3665.62</x:v>
+      </x:c>
+      <x:c r="E126" s="0">
+        <x:v>2618.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="1">
+        <x:v>46050.8052314815</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C127" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D127" s="0">
+        <x:v>3681.3</x:v>
+      </x:c>
+      <x:c r="E127" s="0">
+        <x:v>2629.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="1">
+        <x:v>46049.8064814815</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C128" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D128" s="0">
+        <x:v>3552.22</x:v>
+      </x:c>
+      <x:c r="E128" s="0">
+        <x:v>2537.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="1">
+        <x:v>46048.8074421296</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C129" s="0">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="D129" s="0">
+        <x:v>4029.34</x:v>
+      </x:c>
+      <x:c r="E129" s="0">
+        <x:v>2878.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="1">
+        <x:v>46045.8273148148</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C130" s="0">
+        <x:v>4.27</x:v>
+      </x:c>
+      <x:c r="D130" s="0">
+        <x:v>3837.82</x:v>
+      </x:c>
+      <x:c r="E130" s="0">
+        <x:v>2741.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="1">
+        <x:v>46044.8044907407</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C131" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="D131" s="0">
+        <x:v>3607.66</x:v>
+      </x:c>
+      <x:c r="E131" s="0">
+        <x:v>2576.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="1">
+        <x:v>46043.8140046296</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C132" s="0">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="D132" s="0">
+        <x:v>3493.42</x:v>
+      </x:c>
+      <x:c r="E132" s="0">
+        <x:v>2495.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="1">
+        <x:v>46042.8146643518</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C133" s="0">
+        <x:v>5.44</x:v>
+      </x:c>
+      <x:c r="D133" s="0">
+        <x:v>3430.7</x:v>
+      </x:c>
+      <x:c r="E133" s="0">
+        <x:v>2450.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="1">
+        <x:v>46038.8043634259</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C134" s="0">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="D134" s="0">
+        <x:v>3251.78</x:v>
+      </x:c>
+      <x:c r="E134" s="0">
+        <x:v>2322.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="1">
+        <x:v>46037.8080324074</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C135" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="D135" s="0">
+        <x:v>3373.86</x:v>
+      </x:c>
+      <x:c r="E135" s="0">
+        <x:v>2409.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="1">
         <x:v>46036.8088657407</x:v>
       </x:c>
-      <x:c r="B114" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C114" s="0">
+      <x:c r="B136" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C136" s="0">
         <x:v>5.82</x:v>
       </x:c>
-      <x:c r="D114" s="0">
+      <x:c r="D136" s="0">
         <x:v>3340.12</x:v>
       </x:c>
-      <x:c r="E114" s="0">
+      <x:c r="E136" s="0">
         <x:v>2385.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>