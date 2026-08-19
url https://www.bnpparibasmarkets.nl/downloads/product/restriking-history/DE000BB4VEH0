--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cafaffc64cc42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b94302472a93478d9d4dc60740e9b433.psmdcp" Id="R1b328668459847aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdcf9895d5c41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e4ed5e329114496a247b0d9a5341b6f.psmdcp" Id="Rdd6a7e817aba4d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB4VEH0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,2358 +390,2596 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E136"/>
+  <x:dimension ref="A1:E150"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46232.8046643519</x:v>
+        <x:v>46252.8043171296</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>8.19</x:v>
+        <x:v>6.77</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>2243.22</x:v>
+        <x:v>2427.32</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>1602.3</x:v>
+        <x:v>1733.8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46231.8055324074</x:v>
+        <x:v>46251.8045949074</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>7.98</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>2272.62</x:v>
+        <x:v>2504.46</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>1623.3</x:v>
+        <x:v>1788.9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46230.8043402778</x:v>
+        <x:v>46248.8044097222</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>7.9</x:v>
+        <x:v>6.62</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>2285.08</x:v>
+        <x:v>2459.66</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>1632.2</x:v>
+        <x:v>1756.9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46227.804375</x:v>
+        <x:v>46247.8043171296</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>8.19</x:v>
+        <x:v>6.81</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>2245.74</x:v>
+        <x:v>2425.08</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>1604.1</x:v>
+        <x:v>1732.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46226.8042824074</x:v>
+        <x:v>46246.8047222222</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>8.14</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>2252.32</x:v>
+        <x:v>2477.02</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>1608.8</x:v>
+        <x:v>1769.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46225.8044560185</x:v>
+        <x:v>46245.8043055556</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>7.73</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>2314.62</x:v>
+        <x:v>2456.86</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>1653.3</x:v>
+        <x:v>1754.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46224.8047222222</x:v>
+        <x:v>46244.8043518519</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>7.87</x:v>
+        <x:v>6.66</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>2293.06</x:v>
+        <x:v>2455.04</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>1637.9</x:v>
+        <x:v>1753.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46223.8045486111</x:v>
+        <x:v>46241.8047222222</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>8.22</x:v>
+        <x:v>6.61</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>2245.6</x:v>
+        <x:v>2463.44</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>1604</x:v>
+        <x:v>1759.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46220.8045023148</x:v>
+        <x:v>46240.8043865741</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>8.14</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>2257.5</x:v>
+        <x:v>2433.06</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>1612.5</x:v>
+        <x:v>1737.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46219.805462963</x:v>
+        <x:v>46239.8044097222</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>7.85</x:v>
+        <x:v>6.71</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2299.5</x:v>
+        <x:v>2445.66</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>1642.5</x:v>
+        <x:v>1746.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46218.8049421296</x:v>
+        <x:v>46238.8043402778</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>7.86</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>2298.38</x:v>
+        <x:v>2458.4</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>1641.7</x:v>
+        <x:v>1756</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46217.8045486111</x:v>
+        <x:v>46237.804375</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>7.85</x:v>
+        <x:v>7.91</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>2299.78</x:v>
+        <x:v>2276.82</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>1642.7</x:v>
+        <x:v>1626.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46216.8048032407</x:v>
+        <x:v>46234.8044791667</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>8.14</x:v>
+        <x:v>7.61</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>2259.04</x:v>
+        <x:v>2322.18</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>1613.6</x:v>
+        <x:v>1658.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46213.8047453704</x:v>
+        <x:v>46233.804525463</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>8</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>2280.6</x:v>
+        <x:v>2324.28</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>1629</x:v>
+        <x:v>1660.2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46212.8045601852</x:v>
+        <x:v>46232.8046643519</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>7.98</x:v>
+        <x:v>8.19</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>2282.14</x:v>
+        <x:v>2243.22</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>1630.1</x:v>
+        <x:v>1602.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46211.8042939815</x:v>
+        <x:v>46231.8055324074</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>8.43</x:v>
+        <x:v>7.98</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>2222.92</x:v>
+        <x:v>2272.62</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>1587.8</x:v>
+        <x:v>1623.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46210.8045138889</x:v>
+        <x:v>46230.8043402778</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>7.74</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>2328.2</x:v>
+        <x:v>2285.08</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>1663</x:v>
+        <x:v>1632.2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46209.8045023148</x:v>
+        <x:v>46227.804375</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>7.93</x:v>
+        <x:v>8.19</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>2300.34</x:v>
+        <x:v>2245.74</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>1643.1</x:v>
+        <x:v>1604.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46205.8045601852</x:v>
+        <x:v>46226.8042824074</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>8.08</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>2279.34</x:v>
+        <x:v>2252.32</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>1628.1</x:v>
+        <x:v>1608.8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46204.8045601852</x:v>
+        <x:v>46225.8044560185</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>8.38</x:v>
+        <x:v>7.73</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>2239.86</x:v>
+        <x:v>2314.62</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>1599.9</x:v>
+        <x:v>1653.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46203.8046296296</x:v>
+        <x:v>46224.8047222222</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>8.76</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>2192.12</x:v>
+        <x:v>2293.06</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>1565.8</x:v>
+        <x:v>1637.9</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46202.8044791667</x:v>
+        <x:v>46223.8045486111</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>8.48</x:v>
+        <x:v>8.22</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>2229.22</x:v>
+        <x:v>2245.6</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>1592.3</x:v>
+        <x:v>1604</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46199.8044328704</x:v>
+        <x:v>46220.8045023148</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>7.95</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>2306.22</x:v>
+        <x:v>2257.5</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>1647.3</x:v>
+        <x:v>1612.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46198.8043981481</x:v>
+        <x:v>46219.805462963</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>8.24</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>2266.32</x:v>
+        <x:v>2299.5</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>1618.8</x:v>
+        <x:v>1642.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46197.8043402778</x:v>
+        <x:v>46218.8049421296</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>8.46</x:v>
+        <x:v>7.86</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>2237.34</x:v>
+        <x:v>2298.38</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>1598.1</x:v>
+        <x:v>1641.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46196.8055902778</x:v>
+        <x:v>46217.8045486111</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>7.73</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>2347.38</x:v>
+        <x:v>2299.78</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>1662</x:v>
+        <x:v>1642.7</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46195.8043981481</x:v>
+        <x:v>46216.8048032407</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>7.64</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>2341.08</x:v>
+        <x:v>2259.04</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>1672.2</x:v>
+        <x:v>1613.6</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46191.8046180556</x:v>
+        <x:v>46213.8047453704</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>7.34</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>2390.22</x:v>
+        <x:v>2280.6</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>1707.3</x:v>
+        <x:v>1629</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46190.8048726852</x:v>
+        <x:v>46212.8045601852</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>6.7</x:v>
+        <x:v>7.98</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>2510.06</x:v>
+        <x:v>2282.14</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>1792.9</x:v>
+        <x:v>1630.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46189.8043171296</x:v>
+        <x:v>46211.8042939815</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>6.54</x:v>
+        <x:v>8.43</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>2540.58</x:v>
+        <x:v>2222.92</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>1814.7</x:v>
+        <x:v>1587.8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46188.8047222222</x:v>
+        <x:v>46210.8045138889</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>6.87</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>2481.92</x:v>
+        <x:v>2328.2</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>1772.8</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46185.8043055556</x:v>
+        <x:v>46209.8045023148</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>7.39</x:v>
+        <x:v>7.93</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>2397.08</x:v>
+        <x:v>2300.34</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>1712.2</x:v>
+        <x:v>1643.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46184.804537037</x:v>
+        <x:v>46205.8045601852</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>7.83</x:v>
+        <x:v>8.08</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>2331.98</x:v>
+        <x:v>2279.34</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>1665.7</x:v>
+        <x:v>1628.1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46183.8043055556</x:v>
+        <x:v>46204.8045601852</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>7.61</x:v>
+        <x:v>8.38</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>2367.26</x:v>
+        <x:v>2239.86</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>1690.9</x:v>
+        <x:v>1599.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46182.8043171296</x:v>
+        <x:v>46203.8046296296</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>7.43</x:v>
+        <x:v>8.76</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>2396.24</x:v>
+        <x:v>2192.12</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>1711.6</x:v>
+        <x:v>1565.8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46181.8043634259</x:v>
+        <x:v>46202.8044791667</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>7.07</x:v>
+        <x:v>8.48</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>2457.42</x:v>
+        <x:v>2229.22</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>1755.3</x:v>
+        <x:v>1592.3</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46178.8043634259</x:v>
+        <x:v>46199.8044328704</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>6.76</x:v>
+        <x:v>7.95</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>2517.06</x:v>
+        <x:v>2306.22</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>1797.9</x:v>
+        <x:v>1647.3</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46177.8044560185</x:v>
+        <x:v>46198.8043981481</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>6.1</x:v>
+        <x:v>8.24</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>2659.86</x:v>
+        <x:v>2266.32</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>1899.9</x:v>
+        <x:v>1618.8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46176.8042939815</x:v>
+        <x:v>46197.8043402778</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>6.27</x:v>
+        <x:v>8.46</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>2624.44</x:v>
+        <x:v>2237.34</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>1874.6</x:v>
+        <x:v>1598.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46175.8047337963</x:v>
+        <x:v>46196.8055902778</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>5.86</x:v>
+        <x:v>7.73</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>2720.62</x:v>
+        <x:v>2347.38</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>1943.3</x:v>
+        <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46174.8044791667</x:v>
+        <x:v>46195.8043981481</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>5.95</x:v>
+        <x:v>7.64</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>2699.76</x:v>
+        <x:v>2341.08</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>1928.4</x:v>
+        <x:v>1672.2</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46171.8044444444</x:v>
+        <x:v>46191.8046180556</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>5.94</x:v>
+        <x:v>7.34</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>2701.3</x:v>
+        <x:v>2390.22</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>1929.5</x:v>
+        <x:v>1707.3</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46170.8047569444</x:v>
+        <x:v>46190.8048726852</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>5.96</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>2698.22</x:v>
+        <x:v>2510.06</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>1927.3</x:v>
+        <x:v>1792.9</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46169.8048032407</x:v>
+        <x:v>46189.8043171296</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>5.95</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>2699.2</x:v>
+        <x:v>2540.58</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>1928</x:v>
+        <x:v>1814.7</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46168.8043171296</x:v>
+        <x:v>46188.8047222222</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>5.81</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>2732.24</x:v>
+        <x:v>2481.92</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>1951.6</x:v>
+        <x:v>1772.8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46164.8046064815</x:v>
+        <x:v>46185.8043055556</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>5.89</x:v>
+        <x:v>7.39</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>2715.58</x:v>
+        <x:v>2397.08</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>1939.7</x:v>
+        <x:v>1712.2</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46163.8043171296</x:v>
+        <x:v>46184.804537037</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>5.74</x:v>
+        <x:v>7.83</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>2750.72</x:v>
+        <x:v>2331.98</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>1964.8</x:v>
+        <x:v>1665.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46162.8044444444</x:v>
+        <x:v>46183.8043055556</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>5.77</x:v>
+        <x:v>7.61</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>2743.44</x:v>
+        <x:v>2367.26</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>1959.6</x:v>
+        <x:v>1690.9</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46161.804375</x:v>
+        <x:v>46182.8043171296</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>5.86</x:v>
+        <x:v>7.43</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>2723</x:v>
+        <x:v>2396.24</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>1945</x:v>
+        <x:v>1711.6</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46160.8045949074</x:v>
+        <x:v>46181.8043634259</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>5.67</x:v>
+        <x:v>7.07</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>2768.36</x:v>
+        <x:v>2457.42</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>1977.4</x:v>
+        <x:v>1755.3</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46157.8043634259</x:v>
+        <x:v>46178.8043634259</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>5.59</x:v>
+        <x:v>6.76</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>2788.52</x:v>
+        <x:v>2517.06</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>1991.8</x:v>
+        <x:v>1797.9</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46156.8045138889</x:v>
+        <x:v>46177.8044560185</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>5.11</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>2927.96</x:v>
+        <x:v>2659.86</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>2091.4</x:v>
+        <x:v>1899.9</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46155.8043634259</x:v>
+        <x:v>46176.8042939815</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>4.66</x:v>
+        <x:v>6.27</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>3076.22</x:v>
+        <x:v>2624.44</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>2197.3</x:v>
+        <x:v>1874.6</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46154.8043865741</x:v>
+        <x:v>46175.8047337963</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>5.03</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>2966.74</x:v>
+        <x:v>2720.62</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>2119.1</x:v>
+        <x:v>1943.3</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46153.8043518519</x:v>
+        <x:v>46174.8044791667</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>5</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>2976.82</x:v>
+        <x:v>2699.76</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>2126.3</x:v>
+        <x:v>1928.4</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46150.8049189815</x:v>
+        <x:v>46171.8044444444</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>5.35</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>2883.02</x:v>
+        <x:v>2701.3</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>2059.3</x:v>
+        <x:v>1929.5</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46149.8044444444</x:v>
+        <x:v>46170.8047569444</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>5.33</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>2887.22</x:v>
+        <x:v>2698.22</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>2062.3</x:v>
+        <x:v>1927.3</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46148.8043981481</x:v>
+        <x:v>46169.8048032407</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.33</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>2887.64</x:v>
+        <x:v>2699.2</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>2062.6</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46147.8043055556</x:v>
+        <x:v>46168.8043171296</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>5.85</x:v>
+        <x:v>5.81</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>2765.42</x:v>
+        <x:v>2732.24</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>1975.3</x:v>
+        <x:v>1951.6</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46146.8043981481</x:v>
+        <x:v>46164.8046064815</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>5.93</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>2746.1</x:v>
+        <x:v>2715.58</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>1961.5</x:v>
+        <x:v>1939.7</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46142.8192013889</x:v>
+        <x:v>46163.8043171296</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
         <x:v>5.74</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>2792.44</x:v>
+        <x:v>2750.72</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>1994.6</x:v>
+        <x:v>1964.8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46141.8045023148</x:v>
+        <x:v>46162.8044444444</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.77</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>2660.84</x:v>
+        <x:v>2743.44</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>1900.6</x:v>
+        <x:v>1959.6</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46140.8044212963</x:v>
+        <x:v>46161.804375</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>6.02</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>2742.32</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>1958.8</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46139.8044444444</x:v>
+        <x:v>46160.8045949074</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>5.79</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>2796.64</x:v>
+        <x:v>2768.36</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>1997.6</x:v>
+        <x:v>1977.4</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46136.8043518519</x:v>
+        <x:v>46157.8043634259</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.59</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>2842.56</x:v>
+        <x:v>2788.52</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>2030.4</x:v>
+        <x:v>1991.8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46135.8043865741</x:v>
+        <x:v>46156.8045138889</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>5.57</x:v>
+        <x:v>5.11</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>2853.76</x:v>
+        <x:v>2927.96</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>2038.4</x:v>
+        <x:v>2091.4</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46134.8046296296</x:v>
+        <x:v>46155.8043634259</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>5.32</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>2923.34</x:v>
+        <x:v>3076.22</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>2088.1</x:v>
+        <x:v>2197.3</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46133.8043865741</x:v>
+        <x:v>46154.8043865741</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>5.57</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>2857.12</x:v>
+        <x:v>2966.74</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>2040.8</x:v>
+        <x:v>2119.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46132.8043981481</x:v>
+        <x:v>46153.8043518519</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>5.34</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>2922.08</x:v>
+        <x:v>2976.82</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>2087.2</x:v>
+        <x:v>2126.3</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46129.8046643519</x:v>
+        <x:v>46150.8049189815</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>5.08</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2883.02</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>2059.3</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46128.8063425926</x:v>
+        <x:v>46149.8044444444</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>5.23</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>2957.08</x:v>
+        <x:v>2887.22</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>2112.2</x:v>
+        <x:v>2062.3</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46127.8044097222</x:v>
+        <x:v>46148.8043981481</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>5.14</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>2982.7</x:v>
+        <x:v>2887.64</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>2130.5</x:v>
+        <x:v>2062.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46126.8044328704</x:v>
+        <x:v>46147.8043055556</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>5.29</x:v>
+        <x:v>5.85</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>2940.98</x:v>
+        <x:v>2765.42</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>2100.7</x:v>
+        <x:v>1975.3</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46125.8045138889</x:v>
+        <x:v>46146.8043981481</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>5.41</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>2909.2</x:v>
+        <x:v>2746.1</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>2078</x:v>
+        <x:v>1961.5</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46122.8044791667</x:v>
+        <x:v>46142.8192013889</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>2891.28</x:v>
+        <x:v>2792.44</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>2065.2</x:v>
+        <x:v>1994.6</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46121.8044328704</x:v>
+        <x:v>46141.8045023148</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>5.24</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>2956.94</x:v>
+        <x:v>2660.84</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>2112.1</x:v>
+        <x:v>1900.6</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46120.8043865741</x:v>
+        <x:v>46140.8044212963</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>5.48</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>2894.5</x:v>
+        <x:v>2742.32</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>2067.5</x:v>
+        <x:v>1958.8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46119.804375</x:v>
+        <x:v>46139.8044444444</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>2727.06</x:v>
+        <x:v>2796.64</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>1947.9</x:v>
+        <x:v>1997.6</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46114.8044560185</x:v>
+        <x:v>46136.8043518519</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>6.04</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>2776.48</x:v>
+        <x:v>2842.56</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>1983.2</x:v>
+        <x:v>2030.4</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46113.8043981481</x:v>
+        <x:v>46135.8043865741</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>6</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>2785.58</x:v>
+        <x:v>2853.76</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>1989.7</x:v>
+        <x:v>2038.4</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46112.8044444444</x:v>
+        <x:v>46134.8046296296</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.32</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>2758.28</x:v>
+        <x:v>2923.34</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>1970.2</x:v>
+        <x:v>2088.1</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46111.8045486111</x:v>
+        <x:v>46133.8043865741</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>2667.84</x:v>
+        <x:v>2857.12</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>1905.6</x:v>
+        <x:v>2040.8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46108.7627430556</x:v>
+        <x:v>46132.8043981481</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>6.7</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>2641.94</x:v>
+        <x:v>2922.08</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>1887.1</x:v>
+        <x:v>2087.2</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46107.7627430556</x:v>
+        <x:v>46129.8046643519</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>6.92</x:v>
+        <x:v>5.08</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>2600.22</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>1857.3</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46106.7628819444</x:v>
+        <x:v>46128.8063425926</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>6.36</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>2719.92</x:v>
+        <x:v>2957.08</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>1942.8</x:v>
+        <x:v>2112.2</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46105.7675925926</x:v>
+        <x:v>46127.8044097222</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.14</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>2677.22</x:v>
+        <x:v>2982.7</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>1892.6</x:v>
+        <x:v>2130.5</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46104.7627662037</x:v>
+        <x:v>46126.8044328704</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>6.78</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>2609.18</x:v>
+        <x:v>2940.98</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>1863.7</x:v>
+        <x:v>2100.7</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46101.7627777778</x:v>
+        <x:v>46125.8045138889</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>2758.7</x:v>
+        <x:v>2909.2</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>1970.5</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46100.7689814815</x:v>
+        <x:v>46122.8044791667</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>2721.18</x:v>
+        <x:v>2891.28</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>1943.7</x:v>
+        <x:v>2065.2</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46099.7627083333</x:v>
+        <x:v>46121.8044328704</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>5.67</x:v>
+        <x:v>5.24</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>2879.24</x:v>
+        <x:v>2956.94</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>2056.6</x:v>
+        <x:v>2112.1</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46098.7627546296</x:v>
+        <x:v>46120.8043865741</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>5.28</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>2991.1</x:v>
+        <x:v>2894.5</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>2136.5</x:v>
+        <x:v>2067.5</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46097.7627083333</x:v>
+        <x:v>46119.804375</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>5.49</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>2932.86</x:v>
+        <x:v>2727.06</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>2094.9</x:v>
+        <x:v>1947.9</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46094.7626967593</x:v>
+        <x:v>46114.8044560185</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>5.79</x:v>
+        <x:v>6.04</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>2858.94</x:v>
+        <x:v>2776.48</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>2042.1</x:v>
+        <x:v>1983.2</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46093.7628819444</x:v>
+        <x:v>46113.8043981481</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>5.2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>3031.7</x:v>
+        <x:v>2785.58</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>2165.5</x:v>
+        <x:v>1989.7</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46092.7627546296</x:v>
+        <x:v>46112.8044444444</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>5.03</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>3086.02</x:v>
+        <x:v>2758.28</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>2204.3</x:v>
+        <x:v>1970.2</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
-        <x:v>46091.7627083333</x:v>
+        <x:v>46111.8045486111</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>4.89</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D98" s="0">
-        <x:v>3128.02</x:v>
+        <x:v>2667.84</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>2234.3</x:v>
+        <x:v>1905.6</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="1">
-        <x:v>46090.784837963</x:v>
+        <x:v>46108.7627430556</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C99" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D99" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2641.94</x:v>
       </x:c>
       <x:c r="E99" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1887.1</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="1">
-        <x:v>46090.7627314815</x:v>
+        <x:v>46107.7627430556</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C100" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.92</x:v>
       </x:c>
       <x:c r="D100" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2600.22</x:v>
       </x:c>
       <x:c r="E100" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1857.3</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="1">
-        <x:v>46087.8108564815</x:v>
+        <x:v>46106.7628819444</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C101" s="0">
-        <x:v>5.35</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="D101" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2719.92</x:v>
       </x:c>
       <x:c r="E101" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>1942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="1">
-        <x:v>46086.8046759259</x:v>
+        <x:v>46105.7675925926</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C102" s="0">
-        <x:v>5.41</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D102" s="0">
-        <x:v>2981.02</x:v>
+        <x:v>2677.22</x:v>
       </x:c>
       <x:c r="E102" s="0">
-        <x:v>2129.3</x:v>
+        <x:v>1892.6</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="1">
-        <x:v>46085.8050925926</x:v>
+        <x:v>46104.7627662037</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C103" s="0">
-        <x:v>5.29</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D103" s="0">
-        <x:v>3015.6</x:v>
+        <x:v>2609.18</x:v>
       </x:c>
       <x:c r="E103" s="0">
-        <x:v>2154</x:v>
+        <x:v>1863.7</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="1">
-        <x:v>46084.8044444444</x:v>
+        <x:v>46101.7627777778</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C104" s="0">
-        <x:v>5.72</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D104" s="0">
-        <x:v>2905.7</x:v>
+        <x:v>2758.7</x:v>
       </x:c>
       <x:c r="E104" s="0">
-        <x:v>2075.5</x:v>
+        <x:v>1970.5</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="1">
-        <x:v>46083.8044328704</x:v>
+        <x:v>46100.7689814815</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C105" s="0">
-        <x:v>4.74</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D105" s="0">
-        <x:v>3240.86</x:v>
+        <x:v>2721.18</x:v>
       </x:c>
       <x:c r="E105" s="0">
-        <x:v>2314.9</x:v>
+        <x:v>1943.7</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="1">
-        <x:v>46080.819837963</x:v>
+        <x:v>46099.7627083333</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C106" s="0">
-        <x:v>4.52</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D106" s="0">
-        <x:v>3322.9</x:v>
+        <x:v>2879.24</x:v>
       </x:c>
       <x:c r="E106" s="0">
-        <x:v>2373.5</x:v>
+        <x:v>2056.6</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="1">
-        <x:v>46079.8044907407</x:v>
+        <x:v>46098.7627546296</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C107" s="0">
-        <x:v>5.13</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D107" s="0">
-        <x:v>3135.44</x:v>
+        <x:v>2991.1</x:v>
       </x:c>
       <x:c r="E107" s="0">
-        <x:v>2239.6</x:v>
+        <x:v>2136.5</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="1">
-        <x:v>46078.8763773148</x:v>
+        <x:v>46097.7627083333</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C108" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D108" s="0">
-        <x:v>3264.38</x:v>
+        <x:v>2932.86</x:v>
       </x:c>
       <x:c r="E108" s="0">
-        <x:v>2331.7</x:v>
+        <x:v>2094.9</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="1">
-        <x:v>46077.8047106481</x:v>
+        <x:v>46094.7626967593</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C109" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D109" s="0">
-        <x:v>3062.22</x:v>
+        <x:v>2858.94</x:v>
       </x:c>
       <x:c r="E109" s="0">
-        <x:v>2187.3</x:v>
+        <x:v>2042.1</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="1">
-        <x:v>46076.8046296296</x:v>
+        <x:v>46093.7628819444</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C110" s="0">
-        <x:v>5.66</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="D110" s="0">
-        <x:v>3013.64</x:v>
+        <x:v>3031.7</x:v>
       </x:c>
       <x:c r="E110" s="0">
-        <x:v>2152.6</x:v>
+        <x:v>2165.5</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="1">
-        <x:v>46073.8113657407</x:v>
+        <x:v>46092.7627546296</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C111" s="0">
-        <x:v>5.55</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D111" s="0">
-        <x:v>3046.4</x:v>
+        <x:v>3086.02</x:v>
       </x:c>
       <x:c r="E111" s="0">
-        <x:v>2176</x:v>
+        <x:v>2204.3</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="1">
-        <x:v>46072.8044097222</x:v>
+        <x:v>46091.7627083333</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C112" s="0">
-        <x:v>6.19</x:v>
+        <x:v>4.89</x:v>
       </x:c>
       <x:c r="D112" s="0">
-        <x:v>2896.18</x:v>
+        <x:v>3128.02</x:v>
       </x:c>
       <x:c r="E112" s="0">
-        <x:v>2068.7</x:v>
+        <x:v>2234.3</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="1">
-        <x:v>46071.8043865741</x:v>
+        <x:v>46090.784837963</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C113" s="0">
-        <x:v>5.94</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D113" s="0">
-        <x:v>2958.06</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E113" s="0">
-        <x:v>2112.9</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="1">
-        <x:v>46070.8044791667</x:v>
+        <x:v>46090.7627314815</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C114" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D114" s="0">
-        <x:v>2825.62</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E114" s="0">
-        <x:v>2018.3</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="1">
-        <x:v>46066.8044328704</x:v>
+        <x:v>46087.8108564815</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C115" s="0">
-        <x:v>6.21</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D115" s="0">
-        <x:v>2907.94</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E115" s="0">
-        <x:v>2077.1</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="1">
-        <x:v>46065.8044444444</x:v>
+        <x:v>46086.8046759259</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C116" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D116" s="0">
-        <x:v>2830.38</x:v>
+        <x:v>2981.02</x:v>
       </x:c>
       <x:c r="E116" s="0">
-        <x:v>2021.7</x:v>
+        <x:v>2129.3</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="1">
-        <x:v>46064.8044560185</x:v>
+        <x:v>46085.8050925926</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C117" s="0">
-        <x:v>5.89</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D117" s="0">
-        <x:v>3003.98</x:v>
+        <x:v>3015.6</x:v>
       </x:c>
       <x:c r="E117" s="0">
-        <x:v>2145.7</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="1">
-        <x:v>46063.8045717593</x:v>
+        <x:v>46084.8044444444</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C118" s="0">
-        <x:v>6.15</x:v>
+        <x:v>5.72</x:v>
       </x:c>
       <x:c r="D118" s="0">
-        <x:v>2940.7</x:v>
+        <x:v>2905.7</x:v>
       </x:c>
       <x:c r="E118" s="0">
-        <x:v>2100.5</x:v>
+        <x:v>2075.5</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="1">
-        <x:v>46062.8049884259</x:v>
+        <x:v>46083.8044328704</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C119" s="0">
-        <x:v>6.06</x:v>
+        <x:v>4.74</x:v>
       </x:c>
       <x:c r="D119" s="0">
-        <x:v>2963.1</x:v>
+        <x:v>3240.86</x:v>
       </x:c>
       <x:c r="E119" s="0">
-        <x:v>2116.5</x:v>
+        <x:v>2314.9</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="1">
-        <x:v>46059.8747800926</x:v>
+        <x:v>46080.819837963</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C120" s="0">
-        <x:v>6.16</x:v>
+        <x:v>4.52</x:v>
       </x:c>
       <x:c r="D120" s="0">
-        <x:v>2939.16</x:v>
+        <x:v>3322.9</x:v>
       </x:c>
       <x:c r="E120" s="0">
-        <x:v>2099.4</x:v>
+        <x:v>2373.5</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="1">
-        <x:v>46058.8046412037</x:v>
+        <x:v>46079.8044907407</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C121" s="0">
-        <x:v>6.34</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D121" s="0">
-        <x:v>2898.84</x:v>
+        <x:v>3135.44</x:v>
       </x:c>
       <x:c r="E121" s="0">
-        <x:v>2070.6</x:v>
+        <x:v>2239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="1">
-        <x:v>46057.8043981481</x:v>
+        <x:v>46078.8763773148</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C122" s="0">
-        <x:v>5.78</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D122" s="0">
-        <x:v>3047.38</x:v>
+        <x:v>3264.38</x:v>
       </x:c>
       <x:c r="E122" s="0">
-        <x:v>2176.7</x:v>
+        <x:v>2331.7</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="1">
-        <x:v>46056.8044328704</x:v>
+        <x:v>46077.8047106481</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C123" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D123" s="0">
-        <x:v>3092.32</x:v>
+        <x:v>3062.22</x:v>
       </x:c>
       <x:c r="E123" s="0">
-        <x:v>2208.8</x:v>
+        <x:v>2187.3</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="1">
-        <x:v>46055.8168981482</x:v>
+        <x:v>46076.8046296296</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C124" s="0">
-        <x:v>6.23</x:v>
+        <x:v>5.66</x:v>
       </x:c>
       <x:c r="D124" s="0">
-        <x:v>2945.74</x:v>
+        <x:v>3013.64</x:v>
       </x:c>
       <x:c r="E124" s="0">
-        <x:v>2104.1</x:v>
+        <x:v>2152.6</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="1">
-        <x:v>46052.8046990741</x:v>
+        <x:v>46073.8113657407</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C125" s="0">
-        <x:v>6.13</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D125" s="0">
-        <x:v>2970.24</x:v>
+        <x:v>3046.4</x:v>
       </x:c>
       <x:c r="E125" s="0">
-        <x:v>2121.6</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="1">
-        <x:v>46051.8047916667</x:v>
+        <x:v>46072.8044097222</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C126" s="0">
-        <x:v>4.45</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="D126" s="0">
-        <x:v>3665.62</x:v>
+        <x:v>2896.18</x:v>
       </x:c>
       <x:c r="E126" s="0">
-        <x:v>2618.3</x:v>
+        <x:v>2068.7</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="1">
-        <x:v>46050.8052314815</x:v>
+        <x:v>46071.8043865741</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C127" s="0">
-        <x:v>4.41</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D127" s="0">
-        <x:v>3681.3</x:v>
+        <x:v>2958.06</x:v>
       </x:c>
       <x:c r="E127" s="0">
-        <x:v>2629.5</x:v>
+        <x:v>2112.9</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="1">
-        <x:v>46049.8064814815</x:v>
+        <x:v>46070.8044791667</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C128" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D128" s="0">
-        <x:v>3552.22</x:v>
+        <x:v>2825.62</x:v>
       </x:c>
       <x:c r="E128" s="0">
-        <x:v>2537.3</x:v>
+        <x:v>2018.3</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="1">
-        <x:v>46048.8074421296</x:v>
+        <x:v>46066.8044328704</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C129" s="0">
-        <x:v>3.85</x:v>
+        <x:v>6.21</x:v>
       </x:c>
       <x:c r="D129" s="0">
-        <x:v>4029.34</x:v>
+        <x:v>2907.94</x:v>
       </x:c>
       <x:c r="E129" s="0">
-        <x:v>2878.1</x:v>
+        <x:v>2077.1</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="1">
-        <x:v>46045.8273148148</x:v>
+        <x:v>46065.8044444444</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C130" s="0">
-        <x:v>4.27</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D130" s="0">
-        <x:v>3837.82</x:v>
+        <x:v>2830.38</x:v>
       </x:c>
       <x:c r="E130" s="0">
-        <x:v>2741.3</x:v>
+        <x:v>2021.7</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="1">
-        <x:v>46044.8044907407</x:v>
+        <x:v>46064.8044560185</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C131" s="0">
-        <x:v>4.9</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D131" s="0">
-        <x:v>3607.66</x:v>
+        <x:v>3003.98</x:v>
       </x:c>
       <x:c r="E131" s="0">
-        <x:v>2576.9</x:v>
+        <x:v>2145.7</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="1">
-        <x:v>46043.8140046296</x:v>
+        <x:v>46063.8045717593</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C132" s="0">
-        <x:v>5.24</x:v>
+        <x:v>6.15</x:v>
       </x:c>
       <x:c r="D132" s="0">
-        <x:v>3493.42</x:v>
+        <x:v>2940.7</x:v>
       </x:c>
       <x:c r="E132" s="0">
-        <x:v>2495.3</x:v>
+        <x:v>2100.5</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="1">
-        <x:v>46042.8146643518</x:v>
+        <x:v>46062.8049884259</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C133" s="0">
-        <x:v>5.44</x:v>
+        <x:v>6.06</x:v>
       </x:c>
       <x:c r="D133" s="0">
-        <x:v>3430.7</x:v>
+        <x:v>2963.1</x:v>
       </x:c>
       <x:c r="E133" s="0">
-        <x:v>2450.5</x:v>
+        <x:v>2116.5</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="1">
-        <x:v>46038.8043634259</x:v>
+        <x:v>46059.8747800926</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C134" s="0">
-        <x:v>6.11</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D134" s="0">
-        <x:v>3251.78</x:v>
+        <x:v>2939.16</x:v>
       </x:c>
       <x:c r="E134" s="0">
-        <x:v>2322.7</x:v>
+        <x:v>2099.4</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5">
       <x:c r="A135" s="1">
-        <x:v>46037.8080324074</x:v>
+        <x:v>46058.8046412037</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C135" s="0">
-        <x:v>5.7</x:v>
+        <x:v>6.34</x:v>
       </x:c>
       <x:c r="D135" s="0">
-        <x:v>3373.86</x:v>
+        <x:v>2898.84</x:v>
       </x:c>
       <x:c r="E135" s="0">
-        <x:v>2409.9</x:v>
+        <x:v>2070.6</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5">
       <x:c r="A136" s="1">
+        <x:v>46057.8043981481</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C136" s="0">
+        <x:v>5.78</x:v>
+      </x:c>
+      <x:c r="D136" s="0">
+        <x:v>3047.38</x:v>
+      </x:c>
+      <x:c r="E136" s="0">
+        <x:v>2176.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="1">
+        <x:v>46056.8044328704</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C137" s="0">
+        <x:v>5.61</x:v>
+      </x:c>
+      <x:c r="D137" s="0">
+        <x:v>3092.32</x:v>
+      </x:c>
+      <x:c r="E137" s="0">
+        <x:v>2208.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="1">
+        <x:v>46055.8168981482</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C138" s="0">
+        <x:v>6.23</x:v>
+      </x:c>
+      <x:c r="D138" s="0">
+        <x:v>2945.74</x:v>
+      </x:c>
+      <x:c r="E138" s="0">
+        <x:v>2104.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="1">
+        <x:v>46052.8046990741</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C139" s="0">
+        <x:v>6.13</x:v>
+      </x:c>
+      <x:c r="D139" s="0">
+        <x:v>2970.24</x:v>
+      </x:c>
+      <x:c r="E139" s="0">
+        <x:v>2121.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="1">
+        <x:v>46051.8047916667</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C140" s="0">
+        <x:v>4.45</x:v>
+      </x:c>
+      <x:c r="D140" s="0">
+        <x:v>3665.62</x:v>
+      </x:c>
+      <x:c r="E140" s="0">
+        <x:v>2618.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:5">
+      <x:c r="A141" s="1">
+        <x:v>46050.8052314815</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C141" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D141" s="0">
+        <x:v>3681.3</x:v>
+      </x:c>
+      <x:c r="E141" s="0">
+        <x:v>2629.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:5">
+      <x:c r="A142" s="1">
+        <x:v>46049.8064814815</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C142" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D142" s="0">
+        <x:v>3552.22</x:v>
+      </x:c>
+      <x:c r="E142" s="0">
+        <x:v>2537.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:5">
+      <x:c r="A143" s="1">
+        <x:v>46048.8074421296</x:v>
+      </x:c>
+      <x:c r="B143" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C143" s="0">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="D143" s="0">
+        <x:v>4029.34</x:v>
+      </x:c>
+      <x:c r="E143" s="0">
+        <x:v>2878.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:5">
+      <x:c r="A144" s="1">
+        <x:v>46045.8273148148</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C144" s="0">
+        <x:v>4.27</x:v>
+      </x:c>
+      <x:c r="D144" s="0">
+        <x:v>3837.82</x:v>
+      </x:c>
+      <x:c r="E144" s="0">
+        <x:v>2741.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:5">
+      <x:c r="A145" s="1">
+        <x:v>46044.8044907407</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C145" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="D145" s="0">
+        <x:v>3607.66</x:v>
+      </x:c>
+      <x:c r="E145" s="0">
+        <x:v>2576.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:5">
+      <x:c r="A146" s="1">
+        <x:v>46043.8140046296</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C146" s="0">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="D146" s="0">
+        <x:v>3493.42</x:v>
+      </x:c>
+      <x:c r="E146" s="0">
+        <x:v>2495.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:5">
+      <x:c r="A147" s="1">
+        <x:v>46042.8146643518</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C147" s="0">
+        <x:v>5.44</x:v>
+      </x:c>
+      <x:c r="D147" s="0">
+        <x:v>3430.7</x:v>
+      </x:c>
+      <x:c r="E147" s="0">
+        <x:v>2450.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:5">
+      <x:c r="A148" s="1">
+        <x:v>46038.8043634259</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C148" s="0">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="D148" s="0">
+        <x:v>3251.78</x:v>
+      </x:c>
+      <x:c r="E148" s="0">
+        <x:v>2322.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:5">
+      <x:c r="A149" s="1">
+        <x:v>46037.8080324074</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C149" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="D149" s="0">
+        <x:v>3373.86</x:v>
+      </x:c>
+      <x:c r="E149" s="0">
+        <x:v>2409.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:5">
+      <x:c r="A150" s="1">
         <x:v>46036.8088657407</x:v>
       </x:c>
-      <x:c r="B136" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C136" s="0">
+      <x:c r="B150" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C150" s="0">
         <x:v>5.82</x:v>
       </x:c>
-      <x:c r="D136" s="0">
+      <x:c r="D150" s="0">
         <x:v>3340.12</x:v>
       </x:c>
-      <x:c r="E136" s="0">
+      <x:c r="E150" s="0">
         <x:v>2385.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>