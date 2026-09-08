--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdcf9895d5c41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e4ed5e329114496a247b0d9a5341b6f.psmdcp" Id="Rdd6a7e817aba4d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d657c613bf4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b52f0c265dd4b4bad6660688fb331a4.psmdcp" Id="R41ccd7f97a524005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DE000BB4VEH0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,2596 +390,2817 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E150"/>
+  <x:dimension ref="A1:E163"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46252.8043171296</x:v>
+        <x:v>46269.8043171296</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>6.77</x:v>
+        <x:v>5.98</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>2427.32</x:v>
+        <x:v>2556.4</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>1733.8</x:v>
+        <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46251.8045949074</x:v>
+        <x:v>46268.8043055556</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.92</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>2504.46</x:v>
+        <x:v>2567.6</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>1788.9</x:v>
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46248.8044097222</x:v>
+        <x:v>46267.8046527778</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>6.62</x:v>
+        <x:v>6.43</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>2459.66</x:v>
+        <x:v>2470.44</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>1756.9</x:v>
+        <x:v>1764.6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46247.8043171296</x:v>
+        <x:v>46266.8046180556</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>6.81</x:v>
+        <x:v>6.42</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>2425.08</x:v>
+        <x:v>2472.96</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>1732.2</x:v>
+        <x:v>1766.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46246.8047222222</x:v>
+        <x:v>46265.8044212963</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>6.54</x:v>
+        <x:v>6.23</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>2477.02</x:v>
+        <x:v>2511.88</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>1769.3</x:v>
+        <x:v>1794.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46245.8043055556</x:v>
+        <x:v>46262.8043402778</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>6.65</x:v>
+        <x:v>5.85</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>2456.86</x:v>
+        <x:v>2596.02</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>1754.9</x:v>
+        <x:v>1854.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46244.8043518519</x:v>
+        <x:v>46261.8043518519</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>6.66</x:v>
+        <x:v>5.85</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>2455.04</x:v>
+        <x:v>2595.32</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>1753.6</x:v>
+        <x:v>1853.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46241.8047222222</x:v>
+        <x:v>46260.8043287037</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>6.61</x:v>
+        <x:v>5.91</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>2463.44</x:v>
+        <x:v>2582.3</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>1759.6</x:v>
+        <x:v>1844.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46240.8043865741</x:v>
+        <x:v>46259.8042476852</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>6.78</x:v>
+        <x:v>5.81</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>2433.06</x:v>
+        <x:v>2606.1</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>1737.9</x:v>
+        <x:v>1861.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46239.8044097222</x:v>
+        <x:v>46258.8062731481</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>6.71</x:v>
+        <x:v>5.64</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2445.66</x:v>
+        <x:v>2644.88</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>1746.9</x:v>
+        <x:v>1889.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46238.8043402778</x:v>
+        <x:v>46255.8044791667</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>6.65</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>2458.4</x:v>
+        <x:v>2653.98</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>1756</x:v>
+        <x:v>1895.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46237.804375</x:v>
+        <x:v>46254.8043171296</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>7.91</x:v>
+        <x:v>5.97</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>2276.82</x:v>
+        <x:v>2574.74</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>1626.3</x:v>
+        <x:v>1839.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46234.8044791667</x:v>
+        <x:v>46253.804375</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>7.61</x:v>
+        <x:v>6.17</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>2322.18</x:v>
+        <x:v>2534.7</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>1658.7</x:v>
+        <x:v>1810.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46233.804525463</x:v>
+        <x:v>46252.8043171296</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>7.6</x:v>
+        <x:v>6.77</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>2324.28</x:v>
+        <x:v>2427.32</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>1660.2</x:v>
+        <x:v>1733.8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46232.8046643519</x:v>
+        <x:v>46251.8045949074</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>8.19</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>2243.22</x:v>
+        <x:v>2504.46</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>1602.3</x:v>
+        <x:v>1788.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46231.8055324074</x:v>
+        <x:v>46248.8044097222</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>7.98</x:v>
+        <x:v>6.62</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>2272.62</x:v>
+        <x:v>2459.66</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>1623.3</x:v>
+        <x:v>1756.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46230.8043402778</x:v>
+        <x:v>46247.8043171296</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>7.9</x:v>
+        <x:v>6.81</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>2285.08</x:v>
+        <x:v>2425.08</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>1632.2</x:v>
+        <x:v>1732.2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46227.804375</x:v>
+        <x:v>46246.8047222222</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>8.19</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>2245.74</x:v>
+        <x:v>2477.02</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>1604.1</x:v>
+        <x:v>1769.3</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46226.8042824074</x:v>
+        <x:v>46245.8043055556</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>8.14</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>2252.32</x:v>
+        <x:v>2456.86</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>1608.8</x:v>
+        <x:v>1754.9</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46225.8044560185</x:v>
+        <x:v>46244.8043518519</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>7.73</x:v>
+        <x:v>6.66</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>2314.62</x:v>
+        <x:v>2455.04</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>1653.3</x:v>
+        <x:v>1753.6</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46224.8047222222</x:v>
+        <x:v>46241.8047222222</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>7.87</x:v>
+        <x:v>6.61</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>2293.06</x:v>
+        <x:v>2463.44</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>1637.9</x:v>
+        <x:v>1759.6</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46223.8045486111</x:v>
+        <x:v>46240.8043865741</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>8.22</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>2245.6</x:v>
+        <x:v>2433.06</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>1604</x:v>
+        <x:v>1737.9</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46220.8045023148</x:v>
+        <x:v>46239.8044097222</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>8.14</x:v>
+        <x:v>6.71</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>2257.5</x:v>
+        <x:v>2445.66</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>1612.5</x:v>
+        <x:v>1746.9</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46219.805462963</x:v>
+        <x:v>46238.8043402778</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>7.85</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>2299.5</x:v>
+        <x:v>2458.4</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>1642.5</x:v>
+        <x:v>1756</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46218.8049421296</x:v>
+        <x:v>46237.804375</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>7.86</x:v>
+        <x:v>7.91</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>2298.38</x:v>
+        <x:v>2276.82</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>1641.7</x:v>
+        <x:v>1626.3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46217.8045486111</x:v>
+        <x:v>46234.8044791667</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>7.85</x:v>
+        <x:v>7.61</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>2299.78</x:v>
+        <x:v>2322.18</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>1642.7</x:v>
+        <x:v>1658.7</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46216.8048032407</x:v>
+        <x:v>46233.804525463</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>8.14</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>2259.04</x:v>
+        <x:v>2324.28</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>1613.6</x:v>
+        <x:v>1660.2</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46213.8047453704</x:v>
+        <x:v>46232.8046643519</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>8</x:v>
+        <x:v>8.19</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>2280.6</x:v>
+        <x:v>2243.22</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>1629</x:v>
+        <x:v>1602.3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46212.8045601852</x:v>
+        <x:v>46231.8055324074</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
         <x:v>7.98</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>2282.14</x:v>
+        <x:v>2272.62</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>1630.1</x:v>
+        <x:v>1623.3</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46211.8042939815</x:v>
+        <x:v>46230.8043402778</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>8.43</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>2222.92</x:v>
+        <x:v>2285.08</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>1587.8</x:v>
+        <x:v>1632.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46210.8045138889</x:v>
+        <x:v>46227.804375</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>7.74</x:v>
+        <x:v>8.19</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>2328.2</x:v>
+        <x:v>2245.74</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>1663</x:v>
+        <x:v>1604.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46209.8045023148</x:v>
+        <x:v>46226.8042824074</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>7.93</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>2300.34</x:v>
+        <x:v>2252.32</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>1643.1</x:v>
+        <x:v>1608.8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46205.8045601852</x:v>
+        <x:v>46225.8044560185</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>8.08</x:v>
+        <x:v>7.73</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>2279.34</x:v>
+        <x:v>2314.62</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>1628.1</x:v>
+        <x:v>1653.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46204.8045601852</x:v>
+        <x:v>46224.8047222222</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>8.38</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>2239.86</x:v>
+        <x:v>2293.06</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>1599.9</x:v>
+        <x:v>1637.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46203.8046296296</x:v>
+        <x:v>46223.8045486111</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>8.76</x:v>
+        <x:v>8.22</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>2192.12</x:v>
+        <x:v>2245.6</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>1565.8</x:v>
+        <x:v>1604</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46202.8044791667</x:v>
+        <x:v>46220.8045023148</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>8.48</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>2229.22</x:v>
+        <x:v>2257.5</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>1592.3</x:v>
+        <x:v>1612.5</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46199.8044328704</x:v>
+        <x:v>46219.805462963</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>7.95</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>2306.22</x:v>
+        <x:v>2299.5</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>1647.3</x:v>
+        <x:v>1642.5</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46198.8043981481</x:v>
+        <x:v>46218.8049421296</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>8.24</x:v>
+        <x:v>7.86</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>2266.32</x:v>
+        <x:v>2298.38</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>1618.8</x:v>
+        <x:v>1641.7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46197.8043402778</x:v>
+        <x:v>46217.8045486111</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>8.46</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>2237.34</x:v>
+        <x:v>2299.78</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>1598.1</x:v>
+        <x:v>1642.7</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46196.8055902778</x:v>
+        <x:v>46216.8048032407</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>7.73</x:v>
+        <x:v>8.14</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>2347.38</x:v>
+        <x:v>2259.04</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>1662</x:v>
+        <x:v>1613.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46195.8043981481</x:v>
+        <x:v>46213.8047453704</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>7.64</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>2341.08</x:v>
+        <x:v>2280.6</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>1672.2</x:v>
+        <x:v>1629</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46191.8046180556</x:v>
+        <x:v>46212.8045601852</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>7.34</x:v>
+        <x:v>7.98</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>2390.22</x:v>
+        <x:v>2282.14</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>1707.3</x:v>
+        <x:v>1630.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46190.8048726852</x:v>
+        <x:v>46211.8042939815</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>6.7</x:v>
+        <x:v>8.43</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>2510.06</x:v>
+        <x:v>2222.92</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>1792.9</x:v>
+        <x:v>1587.8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46189.8043171296</x:v>
+        <x:v>46210.8045138889</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>6.54</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>2540.58</x:v>
+        <x:v>2328.2</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>1814.7</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46188.8047222222</x:v>
+        <x:v>46209.8045023148</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>6.87</x:v>
+        <x:v>7.93</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>2481.92</x:v>
+        <x:v>2300.34</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>1772.8</x:v>
+        <x:v>1643.1</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46185.8043055556</x:v>
+        <x:v>46205.8045601852</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>7.39</x:v>
+        <x:v>8.08</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>2397.08</x:v>
+        <x:v>2279.34</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>1712.2</x:v>
+        <x:v>1628.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46184.804537037</x:v>
+        <x:v>46204.8045601852</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>7.83</x:v>
+        <x:v>8.38</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>2331.98</x:v>
+        <x:v>2239.86</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>1665.7</x:v>
+        <x:v>1599.9</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46183.8043055556</x:v>
+        <x:v>46203.8046296296</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>7.61</x:v>
+        <x:v>8.76</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>2367.26</x:v>
+        <x:v>2192.12</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>1690.9</x:v>
+        <x:v>1565.8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46182.8043171296</x:v>
+        <x:v>46202.8044791667</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>7.43</x:v>
+        <x:v>8.48</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>2396.24</x:v>
+        <x:v>2229.22</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>1711.6</x:v>
+        <x:v>1592.3</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46181.8043634259</x:v>
+        <x:v>46199.8044328704</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>7.07</x:v>
+        <x:v>7.95</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>2457.42</x:v>
+        <x:v>2306.22</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>1755.3</x:v>
+        <x:v>1647.3</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46178.8043634259</x:v>
+        <x:v>46198.8043981481</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>6.76</x:v>
+        <x:v>8.24</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>2517.06</x:v>
+        <x:v>2266.32</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>1797.9</x:v>
+        <x:v>1618.8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46177.8044560185</x:v>
+        <x:v>46197.8043402778</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>6.1</x:v>
+        <x:v>8.46</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>2659.86</x:v>
+        <x:v>2237.34</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>1899.9</x:v>
+        <x:v>1598.1</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46176.8042939815</x:v>
+        <x:v>46196.8055902778</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>6.27</x:v>
+        <x:v>7.73</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>2624.44</x:v>
+        <x:v>2347.38</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>1874.6</x:v>
+        <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46175.8047337963</x:v>
+        <x:v>46195.8043981481</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>5.86</x:v>
+        <x:v>7.64</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>2720.62</x:v>
+        <x:v>2341.08</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>1943.3</x:v>
+        <x:v>1672.2</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46174.8044791667</x:v>
+        <x:v>46191.8046180556</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>5.95</x:v>
+        <x:v>7.34</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>2699.76</x:v>
+        <x:v>2390.22</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>1928.4</x:v>
+        <x:v>1707.3</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46171.8044444444</x:v>
+        <x:v>46190.8048726852</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>5.94</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>2701.3</x:v>
+        <x:v>2510.06</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>1929.5</x:v>
+        <x:v>1792.9</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46170.8047569444</x:v>
+        <x:v>46189.8043171296</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>5.96</x:v>
+        <x:v>6.54</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>2698.22</x:v>
+        <x:v>2540.58</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>1927.3</x:v>
+        <x:v>1814.7</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46169.8048032407</x:v>
+        <x:v>46188.8047222222</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.95</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>2699.2</x:v>
+        <x:v>2481.92</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>1928</x:v>
+        <x:v>1772.8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46168.8043171296</x:v>
+        <x:v>46185.8043055556</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>5.81</x:v>
+        <x:v>7.39</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>2732.24</x:v>
+        <x:v>2397.08</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>1951.6</x:v>
+        <x:v>1712.2</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46164.8046064815</x:v>
+        <x:v>46184.804537037</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>5.89</x:v>
+        <x:v>7.83</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>2715.58</x:v>
+        <x:v>2331.98</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>1939.7</x:v>
+        <x:v>1665.7</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46163.8043171296</x:v>
+        <x:v>46183.8043055556</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>5.74</x:v>
+        <x:v>7.61</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>2750.72</x:v>
+        <x:v>2367.26</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>1964.8</x:v>
+        <x:v>1690.9</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46162.8044444444</x:v>
+        <x:v>46182.8043171296</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>5.77</x:v>
+        <x:v>7.43</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>2743.44</x:v>
+        <x:v>2396.24</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>1959.6</x:v>
+        <x:v>1711.6</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46161.804375</x:v>
+        <x:v>46181.8043634259</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>5.86</x:v>
+        <x:v>7.07</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>2723</x:v>
+        <x:v>2457.42</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>1945</x:v>
+        <x:v>1755.3</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46160.8045949074</x:v>
+        <x:v>46178.8043634259</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>5.67</x:v>
+        <x:v>6.76</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>2768.36</x:v>
+        <x:v>2517.06</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>1977.4</x:v>
+        <x:v>1797.9</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46157.8043634259</x:v>
+        <x:v>46177.8044560185</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>5.59</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>2788.52</x:v>
+        <x:v>2659.86</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>1991.8</x:v>
+        <x:v>1899.9</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46156.8045138889</x:v>
+        <x:v>46176.8042939815</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>5.11</x:v>
+        <x:v>6.27</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>2927.96</x:v>
+        <x:v>2624.44</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>2091.4</x:v>
+        <x:v>1874.6</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46155.8043634259</x:v>
+        <x:v>46175.8047337963</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>4.66</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>3076.22</x:v>
+        <x:v>2720.62</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>2197.3</x:v>
+        <x:v>1943.3</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46154.8043865741</x:v>
+        <x:v>46174.8044791667</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>5.03</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>2966.74</x:v>
+        <x:v>2699.76</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>2119.1</x:v>
+        <x:v>1928.4</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46153.8043518519</x:v>
+        <x:v>46171.8044444444</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>5</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>2976.82</x:v>
+        <x:v>2701.3</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>2126.3</x:v>
+        <x:v>1929.5</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46150.8049189815</x:v>
+        <x:v>46170.8047569444</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>5.35</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>2883.02</x:v>
+        <x:v>2698.22</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>2059.3</x:v>
+        <x:v>1927.3</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46149.8044444444</x:v>
+        <x:v>46169.8048032407</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>5.33</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>2887.22</x:v>
+        <x:v>2699.2</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>2062.3</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46148.8043981481</x:v>
+        <x:v>46168.8043171296</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>5.33</x:v>
+        <x:v>5.81</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>2887.64</x:v>
+        <x:v>2732.24</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>2062.6</x:v>
+        <x:v>1951.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46147.8043055556</x:v>
+        <x:v>46164.8046064815</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>5.85</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>2765.42</x:v>
+        <x:v>2715.58</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>1975.3</x:v>
+        <x:v>1939.7</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46146.8043981481</x:v>
+        <x:v>46163.8043171296</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>5.93</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>2746.1</x:v>
+        <x:v>2750.72</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>1961.5</x:v>
+        <x:v>1964.8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46142.8192013889</x:v>
+        <x:v>46162.8044444444</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>5.74</x:v>
+        <x:v>5.77</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>2792.44</x:v>
+        <x:v>2743.44</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>1994.6</x:v>
+        <x:v>1959.6</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46141.8045023148</x:v>
+        <x:v>46161.804375</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>6.37</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>2660.84</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>1900.6</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46140.8044212963</x:v>
+        <x:v>46160.8045949074</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>6.02</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>2742.32</x:v>
+        <x:v>2768.36</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>1958.8</x:v>
+        <x:v>1977.4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46139.8044444444</x:v>
+        <x:v>46157.8043634259</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>5.79</x:v>
+        <x:v>5.59</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>2796.64</x:v>
+        <x:v>2788.52</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>1997.6</x:v>
+        <x:v>1991.8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46136.8043518519</x:v>
+        <x:v>46156.8045138889</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.11</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>2842.56</x:v>
+        <x:v>2927.96</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>2030.4</x:v>
+        <x:v>2091.4</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46135.8043865741</x:v>
+        <x:v>46155.8043634259</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>5.57</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>2853.76</x:v>
+        <x:v>3076.22</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>2038.4</x:v>
+        <x:v>2197.3</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46134.8046296296</x:v>
+        <x:v>46154.8043865741</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>5.32</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>2923.34</x:v>
+        <x:v>2966.74</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>2088.1</x:v>
+        <x:v>2119.1</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46133.8043865741</x:v>
+        <x:v>46153.8043518519</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>5.57</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>2857.12</x:v>
+        <x:v>2976.82</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>2040.8</x:v>
+        <x:v>2126.3</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46132.8043981481</x:v>
+        <x:v>46150.8049189815</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>5.34</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>2922.08</x:v>
+        <x:v>2883.02</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>2087.2</x:v>
+        <x:v>2059.3</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46129.8046643519</x:v>
+        <x:v>46149.8044444444</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>5.08</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2887.22</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>2062.3</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46128.8063425926</x:v>
+        <x:v>46148.8043981481</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>5.23</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>2957.08</x:v>
+        <x:v>2887.64</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>2112.2</x:v>
+        <x:v>2062.6</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46127.8044097222</x:v>
+        <x:v>46147.8043055556</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>5.14</x:v>
+        <x:v>5.85</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>2982.7</x:v>
+        <x:v>2765.42</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>2130.5</x:v>
+        <x:v>1975.3</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46126.8044328704</x:v>
+        <x:v>46146.8043981481</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>5.29</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>2940.98</x:v>
+        <x:v>2746.1</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>2100.7</x:v>
+        <x:v>1961.5</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46125.8045138889</x:v>
+        <x:v>46142.8192013889</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>5.41</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>2909.2</x:v>
+        <x:v>2792.44</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>2078</x:v>
+        <x:v>1994.6</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46122.8044791667</x:v>
+        <x:v>46141.8045023148</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>5.48</x:v>
+        <x:v>6.37</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>2891.28</x:v>
+        <x:v>2660.84</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>2065.2</x:v>
+        <x:v>1900.6</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46121.8044328704</x:v>
+        <x:v>46140.8044212963</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>5.24</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>2956.94</x:v>
+        <x:v>2742.32</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>2112.1</x:v>
+        <x:v>1958.8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46120.8043865741</x:v>
+        <x:v>46139.8044444444</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>2894.5</x:v>
+        <x:v>2796.64</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>2067.5</x:v>
+        <x:v>1997.6</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46119.804375</x:v>
+        <x:v>46136.8043518519</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>2727.06</x:v>
+        <x:v>2842.56</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>1947.9</x:v>
+        <x:v>2030.4</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46114.8044560185</x:v>
+        <x:v>46135.8043865741</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>6.04</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>2776.48</x:v>
+        <x:v>2853.76</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>1983.2</x:v>
+        <x:v>2038.4</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46113.8043981481</x:v>
+        <x:v>46134.8046296296</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>6</x:v>
+        <x:v>5.32</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>2785.58</x:v>
+        <x:v>2923.34</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>1989.7</x:v>
+        <x:v>2088.1</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46112.8044444444</x:v>
+        <x:v>46133.8043865741</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>2758.28</x:v>
+        <x:v>2857.12</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>1970.2</x:v>
+        <x:v>2040.8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
-        <x:v>46111.8045486111</x:v>
+        <x:v>46132.8043981481</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D98" s="0">
-        <x:v>2667.84</x:v>
+        <x:v>2922.08</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>1905.6</x:v>
+        <x:v>2087.2</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="1">
-        <x:v>46108.7627430556</x:v>
+        <x:v>46129.8046643519</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C99" s="0">
-        <x:v>6.7</x:v>
+        <x:v>5.08</x:v>
       </x:c>
       <x:c r="D99" s="0">
-        <x:v>2641.94</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E99" s="0">
-        <x:v>1887.1</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="1">
-        <x:v>46107.7627430556</x:v>
+        <x:v>46128.8063425926</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C100" s="0">
-        <x:v>6.92</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D100" s="0">
-        <x:v>2600.22</x:v>
+        <x:v>2957.08</x:v>
       </x:c>
       <x:c r="E100" s="0">
-        <x:v>1857.3</x:v>
+        <x:v>2112.2</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="1">
-        <x:v>46106.7628819444</x:v>
+        <x:v>46127.8044097222</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C101" s="0">
-        <x:v>6.36</x:v>
+        <x:v>5.14</x:v>
       </x:c>
       <x:c r="D101" s="0">
-        <x:v>2719.92</x:v>
+        <x:v>2982.7</x:v>
       </x:c>
       <x:c r="E101" s="0">
-        <x:v>1942.8</x:v>
+        <x:v>2130.5</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="1">
-        <x:v>46105.7675925926</x:v>
+        <x:v>46126.8044328704</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C102" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D102" s="0">
-        <x:v>2677.22</x:v>
+        <x:v>2940.98</x:v>
       </x:c>
       <x:c r="E102" s="0">
-        <x:v>1892.6</x:v>
+        <x:v>2100.7</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="1">
-        <x:v>46104.7627662037</x:v>
+        <x:v>46125.8045138889</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C103" s="0">
-        <x:v>6.78</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D103" s="0">
-        <x:v>2609.18</x:v>
+        <x:v>2909.2</x:v>
       </x:c>
       <x:c r="E103" s="0">
-        <x:v>1863.7</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="1">
-        <x:v>46101.7627777778</x:v>
+        <x:v>46122.8044791667</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C104" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D104" s="0">
-        <x:v>2758.7</x:v>
+        <x:v>2891.28</x:v>
       </x:c>
       <x:c r="E104" s="0">
-        <x:v>1970.5</x:v>
+        <x:v>2065.2</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="1">
-        <x:v>46100.7689814815</x:v>
+        <x:v>46121.8044328704</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C105" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.24</x:v>
       </x:c>
       <x:c r="D105" s="0">
-        <x:v>2721.18</x:v>
+        <x:v>2956.94</x:v>
       </x:c>
       <x:c r="E105" s="0">
-        <x:v>1943.7</x:v>
+        <x:v>2112.1</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="1">
-        <x:v>46099.7627083333</x:v>
+        <x:v>46120.8043865741</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C106" s="0">
-        <x:v>5.67</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D106" s="0">
-        <x:v>2879.24</x:v>
+        <x:v>2894.5</x:v>
       </x:c>
       <x:c r="E106" s="0">
-        <x:v>2056.6</x:v>
+        <x:v>2067.5</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="1">
-        <x:v>46098.7627546296</x:v>
+        <x:v>46119.804375</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C107" s="0">
-        <x:v>5.28</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D107" s="0">
-        <x:v>2991.1</x:v>
+        <x:v>2727.06</x:v>
       </x:c>
       <x:c r="E107" s="0">
-        <x:v>2136.5</x:v>
+        <x:v>1947.9</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="1">
-        <x:v>46097.7627083333</x:v>
+        <x:v>46114.8044560185</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C108" s="0">
-        <x:v>5.49</x:v>
+        <x:v>6.04</x:v>
       </x:c>
       <x:c r="D108" s="0">
-        <x:v>2932.86</x:v>
+        <x:v>2776.48</x:v>
       </x:c>
       <x:c r="E108" s="0">
-        <x:v>2094.9</x:v>
+        <x:v>1983.2</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="1">
-        <x:v>46094.7626967593</x:v>
+        <x:v>46113.8043981481</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C109" s="0">
-        <x:v>5.79</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D109" s="0">
-        <x:v>2858.94</x:v>
+        <x:v>2785.58</x:v>
       </x:c>
       <x:c r="E109" s="0">
-        <x:v>2042.1</x:v>
+        <x:v>1989.7</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="1">
-        <x:v>46093.7628819444</x:v>
+        <x:v>46112.8044444444</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C110" s="0">
-        <x:v>5.2</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D110" s="0">
-        <x:v>3031.7</x:v>
+        <x:v>2758.28</x:v>
       </x:c>
       <x:c r="E110" s="0">
-        <x:v>2165.5</x:v>
+        <x:v>1970.2</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="1">
-        <x:v>46092.7627546296</x:v>
+        <x:v>46111.8045486111</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C111" s="0">
-        <x:v>5.03</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D111" s="0">
-        <x:v>3086.02</x:v>
+        <x:v>2667.84</x:v>
       </x:c>
       <x:c r="E111" s="0">
-        <x:v>2204.3</x:v>
+        <x:v>1905.6</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="1">
-        <x:v>46091.7627083333</x:v>
+        <x:v>46108.7627430556</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C112" s="0">
-        <x:v>4.89</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D112" s="0">
-        <x:v>3128.02</x:v>
+        <x:v>2641.94</x:v>
       </x:c>
       <x:c r="E112" s="0">
-        <x:v>2234.3</x:v>
+        <x:v>1887.1</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="1">
-        <x:v>46090.784837963</x:v>
+        <x:v>46107.7627430556</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C113" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.92</x:v>
       </x:c>
       <x:c r="D113" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2600.22</x:v>
       </x:c>
       <x:c r="E113" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1857.3</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="1">
-        <x:v>46090.7627314815</x:v>
+        <x:v>46106.7628819444</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C114" s="0">
-        <x:v>5.21</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="D114" s="0">
-        <x:v>3036.46</x:v>
+        <x:v>2719.92</x:v>
       </x:c>
       <x:c r="E114" s="0">
-        <x:v>2168.9</x:v>
+        <x:v>1942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="1">
-        <x:v>46087.8108564815</x:v>
+        <x:v>46105.7675925926</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C115" s="0">
-        <x:v>5.35</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D115" s="0">
-        <x:v>2998.38</x:v>
+        <x:v>2677.22</x:v>
       </x:c>
       <x:c r="E115" s="0">
-        <x:v>2141.7</x:v>
+        <x:v>1892.6</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="1">
-        <x:v>46086.8046759259</x:v>
+        <x:v>46104.7627662037</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C116" s="0">
-        <x:v>5.41</x:v>
+        <x:v>6.78</x:v>
       </x:c>
       <x:c r="D116" s="0">
-        <x:v>2981.02</x:v>
+        <x:v>2609.18</x:v>
       </x:c>
       <x:c r="E116" s="0">
-        <x:v>2129.3</x:v>
+        <x:v>1863.7</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="1">
-        <x:v>46085.8050925926</x:v>
+        <x:v>46101.7627777778</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C117" s="0">
-        <x:v>5.29</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D117" s="0">
-        <x:v>3015.6</x:v>
+        <x:v>2758.7</x:v>
       </x:c>
       <x:c r="E117" s="0">
-        <x:v>2154</x:v>
+        <x:v>1970.5</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="1">
-        <x:v>46084.8044444444</x:v>
+        <x:v>46100.7689814815</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C118" s="0">
-        <x:v>5.72</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D118" s="0">
-        <x:v>2905.7</x:v>
+        <x:v>2721.18</x:v>
       </x:c>
       <x:c r="E118" s="0">
-        <x:v>2075.5</x:v>
+        <x:v>1943.7</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="1">
-        <x:v>46083.8044328704</x:v>
+        <x:v>46099.7627083333</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C119" s="0">
-        <x:v>4.74</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="D119" s="0">
-        <x:v>3240.86</x:v>
+        <x:v>2879.24</x:v>
       </x:c>
       <x:c r="E119" s="0">
-        <x:v>2314.9</x:v>
+        <x:v>2056.6</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="1">
-        <x:v>46080.819837963</x:v>
+        <x:v>46098.7627546296</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C120" s="0">
-        <x:v>4.52</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D120" s="0">
-        <x:v>3322.9</x:v>
+        <x:v>2991.1</x:v>
       </x:c>
       <x:c r="E120" s="0">
-        <x:v>2373.5</x:v>
+        <x:v>2136.5</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="1">
-        <x:v>46079.8044907407</x:v>
+        <x:v>46097.7627083333</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C121" s="0">
-        <x:v>5.13</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D121" s="0">
-        <x:v>3135.44</x:v>
+        <x:v>2932.86</x:v>
       </x:c>
       <x:c r="E121" s="0">
-        <x:v>2239.6</x:v>
+        <x:v>2094.9</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="1">
-        <x:v>46078.8763773148</x:v>
+        <x:v>46094.7626967593</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C122" s="0">
-        <x:v>4.76</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="D122" s="0">
-        <x:v>3264.38</x:v>
+        <x:v>2858.94</x:v>
       </x:c>
       <x:c r="E122" s="0">
-        <x:v>2331.7</x:v>
+        <x:v>2042.1</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="1">
-        <x:v>46077.8047106481</x:v>
+        <x:v>46093.7628819444</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C123" s="0">
-        <x:v>5.48</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="D123" s="0">
-        <x:v>3062.22</x:v>
+        <x:v>3031.7</x:v>
       </x:c>
       <x:c r="E123" s="0">
-        <x:v>2187.3</x:v>
+        <x:v>2165.5</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="1">
-        <x:v>46076.8046296296</x:v>
+        <x:v>46092.7627546296</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C124" s="0">
-        <x:v>5.66</x:v>
+        <x:v>5.03</x:v>
       </x:c>
       <x:c r="D124" s="0">
-        <x:v>3013.64</x:v>
+        <x:v>3086.02</x:v>
       </x:c>
       <x:c r="E124" s="0">
-        <x:v>2152.6</x:v>
+        <x:v>2204.3</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="1">
-        <x:v>46073.8113657407</x:v>
+        <x:v>46091.7627083333</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C125" s="0">
-        <x:v>5.55</x:v>
+        <x:v>4.89</x:v>
       </x:c>
       <x:c r="D125" s="0">
-        <x:v>3046.4</x:v>
+        <x:v>3128.02</x:v>
       </x:c>
       <x:c r="E125" s="0">
-        <x:v>2176</x:v>
+        <x:v>2234.3</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="1">
-        <x:v>46072.8044097222</x:v>
+        <x:v>46090.784837963</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C126" s="0">
-        <x:v>6.19</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D126" s="0">
-        <x:v>2896.18</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E126" s="0">
-        <x:v>2068.7</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="1">
-        <x:v>46071.8043865741</x:v>
+        <x:v>46090.7627314815</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C127" s="0">
-        <x:v>5.94</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D127" s="0">
-        <x:v>2958.06</x:v>
+        <x:v>3036.46</x:v>
       </x:c>
       <x:c r="E127" s="0">
-        <x:v>2112.9</x:v>
+        <x:v>2168.9</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="1">
-        <x:v>46070.8044791667</x:v>
+        <x:v>46087.8108564815</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C128" s="0">
-        <x:v>6.56</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="D128" s="0">
-        <x:v>2825.62</x:v>
+        <x:v>2998.38</x:v>
       </x:c>
       <x:c r="E128" s="0">
-        <x:v>2018.3</x:v>
+        <x:v>2141.7</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="1">
-        <x:v>46066.8044328704</x:v>
+        <x:v>46086.8046759259</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C129" s="0">
-        <x:v>6.21</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D129" s="0">
-        <x:v>2907.94</x:v>
+        <x:v>2981.02</x:v>
       </x:c>
       <x:c r="E129" s="0">
-        <x:v>2077.1</x:v>
+        <x:v>2129.3</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="1">
-        <x:v>46065.8044444444</x:v>
+        <x:v>46085.8050925926</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C130" s="0">
-        <x:v>6.57</x:v>
+        <x:v>5.29</x:v>
       </x:c>
       <x:c r="D130" s="0">
-        <x:v>2830.38</x:v>
+        <x:v>3015.6</x:v>
       </x:c>
       <x:c r="E130" s="0">
-        <x:v>2021.7</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="1">
-        <x:v>46064.8044560185</x:v>
+        <x:v>46084.8044444444</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C131" s="0">
-        <x:v>5.89</x:v>
+        <x:v>5.72</x:v>
       </x:c>
       <x:c r="D131" s="0">
-        <x:v>3003.98</x:v>
+        <x:v>2905.7</x:v>
       </x:c>
       <x:c r="E131" s="0">
-        <x:v>2145.7</x:v>
+        <x:v>2075.5</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="1">
-        <x:v>46063.8045717593</x:v>
+        <x:v>46083.8044328704</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C132" s="0">
-        <x:v>6.15</x:v>
+        <x:v>4.74</x:v>
       </x:c>
       <x:c r="D132" s="0">
-        <x:v>2940.7</x:v>
+        <x:v>3240.86</x:v>
       </x:c>
       <x:c r="E132" s="0">
-        <x:v>2100.5</x:v>
+        <x:v>2314.9</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="1">
-        <x:v>46062.8049884259</x:v>
+        <x:v>46080.819837963</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C133" s="0">
-        <x:v>6.06</x:v>
+        <x:v>4.52</x:v>
       </x:c>
       <x:c r="D133" s="0">
-        <x:v>2963.1</x:v>
+        <x:v>3322.9</x:v>
       </x:c>
       <x:c r="E133" s="0">
-        <x:v>2116.5</x:v>
+        <x:v>2373.5</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="1">
-        <x:v>46059.8747800926</x:v>
+        <x:v>46079.8044907407</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C134" s="0">
-        <x:v>6.16</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D134" s="0">
-        <x:v>2939.16</x:v>
+        <x:v>3135.44</x:v>
       </x:c>
       <x:c r="E134" s="0">
-        <x:v>2099.4</x:v>
+        <x:v>2239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5">
       <x:c r="A135" s="1">
-        <x:v>46058.8046412037</x:v>
+        <x:v>46078.8763773148</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C135" s="0">
-        <x:v>6.34</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D135" s="0">
-        <x:v>2898.84</x:v>
+        <x:v>3264.38</x:v>
       </x:c>
       <x:c r="E135" s="0">
-        <x:v>2070.6</x:v>
+        <x:v>2331.7</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5">
       <x:c r="A136" s="1">
-        <x:v>46057.8043981481</x:v>
+        <x:v>46077.8047106481</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C136" s="0">
-        <x:v>5.78</x:v>
+        <x:v>5.48</x:v>
       </x:c>
       <x:c r="D136" s="0">
-        <x:v>3047.38</x:v>
+        <x:v>3062.22</x:v>
       </x:c>
       <x:c r="E136" s="0">
-        <x:v>2176.7</x:v>
+        <x:v>2187.3</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5">
       <x:c r="A137" s="1">
-        <x:v>46056.8044328704</x:v>
+        <x:v>46076.8046296296</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C137" s="0">
-        <x:v>5.61</x:v>
+        <x:v>5.66</x:v>
       </x:c>
       <x:c r="D137" s="0">
-        <x:v>3092.32</x:v>
+        <x:v>3013.64</x:v>
       </x:c>
       <x:c r="E137" s="0">
-        <x:v>2208.8</x:v>
+        <x:v>2152.6</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5">
       <x:c r="A138" s="1">
-        <x:v>46055.8168981482</x:v>
+        <x:v>46073.8113657407</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C138" s="0">
-        <x:v>6.23</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="D138" s="0">
-        <x:v>2945.74</x:v>
+        <x:v>3046.4</x:v>
       </x:c>
       <x:c r="E138" s="0">
-        <x:v>2104.1</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5">
       <x:c r="A139" s="1">
-        <x:v>46052.8046990741</x:v>
+        <x:v>46072.8044097222</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C139" s="0">
-        <x:v>6.13</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="D139" s="0">
-        <x:v>2970.24</x:v>
+        <x:v>2896.18</x:v>
       </x:c>
       <x:c r="E139" s="0">
-        <x:v>2121.6</x:v>
+        <x:v>2068.7</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5">
       <x:c r="A140" s="1">
-        <x:v>46051.8047916667</x:v>
+        <x:v>46071.8043865741</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C140" s="0">
-        <x:v>4.45</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="D140" s="0">
-        <x:v>3665.62</x:v>
+        <x:v>2958.06</x:v>
       </x:c>
       <x:c r="E140" s="0">
-        <x:v>2618.3</x:v>
+        <x:v>2112.9</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5">
       <x:c r="A141" s="1">
-        <x:v>46050.8052314815</x:v>
+        <x:v>46070.8044791667</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C141" s="0">
-        <x:v>4.41</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D141" s="0">
-        <x:v>3681.3</x:v>
+        <x:v>2825.62</x:v>
       </x:c>
       <x:c r="E141" s="0">
-        <x:v>2629.5</x:v>
+        <x:v>2018.3</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5">
       <x:c r="A142" s="1">
-        <x:v>46049.8064814815</x:v>
+        <x:v>46066.8044328704</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C142" s="0">
-        <x:v>4.76</x:v>
+        <x:v>6.21</x:v>
       </x:c>
       <x:c r="D142" s="0">
-        <x:v>3552.22</x:v>
+        <x:v>2907.94</x:v>
       </x:c>
       <x:c r="E142" s="0">
-        <x:v>2537.3</x:v>
+        <x:v>2077.1</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5">
       <x:c r="A143" s="1">
-        <x:v>46048.8074421296</x:v>
+        <x:v>46065.8044444444</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C143" s="0">
-        <x:v>3.85</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="D143" s="0">
-        <x:v>4029.34</x:v>
+        <x:v>2830.38</x:v>
       </x:c>
       <x:c r="E143" s="0">
-        <x:v>2878.1</x:v>
+        <x:v>2021.7</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5">
       <x:c r="A144" s="1">
-        <x:v>46045.8273148148</x:v>
+        <x:v>46064.8044560185</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C144" s="0">
-        <x:v>4.27</x:v>
+        <x:v>5.89</x:v>
       </x:c>
       <x:c r="D144" s="0">
-        <x:v>3837.82</x:v>
+        <x:v>3003.98</x:v>
       </x:c>
       <x:c r="E144" s="0">
-        <x:v>2741.3</x:v>
+        <x:v>2145.7</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5">
       <x:c r="A145" s="1">
-        <x:v>46044.8044907407</x:v>
+        <x:v>46063.8045717593</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C145" s="0">
-        <x:v>4.9</x:v>
+        <x:v>6.15</x:v>
       </x:c>
       <x:c r="D145" s="0">
-        <x:v>3607.66</x:v>
+        <x:v>2940.7</x:v>
       </x:c>
       <x:c r="E145" s="0">
-        <x:v>2576.9</x:v>
+        <x:v>2100.5</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:5">
       <x:c r="A146" s="1">
-        <x:v>46043.8140046296</x:v>
+        <x:v>46062.8049884259</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C146" s="0">
-        <x:v>5.24</x:v>
+        <x:v>6.06</x:v>
       </x:c>
       <x:c r="D146" s="0">
-        <x:v>3493.42</x:v>
+        <x:v>2963.1</x:v>
       </x:c>
       <x:c r="E146" s="0">
-        <x:v>2495.3</x:v>
+        <x:v>2116.5</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:5">
       <x:c r="A147" s="1">
-        <x:v>46042.8146643518</x:v>
+        <x:v>46059.8747800926</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C147" s="0">
-        <x:v>5.44</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D147" s="0">
-        <x:v>3430.7</x:v>
+        <x:v>2939.16</x:v>
       </x:c>
       <x:c r="E147" s="0">
-        <x:v>2450.5</x:v>
+        <x:v>2099.4</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:5">
       <x:c r="A148" s="1">
-        <x:v>46038.8043634259</x:v>
+        <x:v>46058.8046412037</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C148" s="0">
-        <x:v>6.11</x:v>
+        <x:v>6.34</x:v>
       </x:c>
       <x:c r="D148" s="0">
-        <x:v>3251.78</x:v>
+        <x:v>2898.84</x:v>
       </x:c>
       <x:c r="E148" s="0">
-        <x:v>2322.7</x:v>
+        <x:v>2070.6</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:5">
       <x:c r="A149" s="1">
-        <x:v>46037.8080324074</x:v>
+        <x:v>46057.8043981481</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C149" s="0">
-        <x:v>5.7</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D149" s="0">
-        <x:v>3373.86</x:v>
+        <x:v>3047.38</x:v>
       </x:c>
       <x:c r="E149" s="0">
-        <x:v>2409.9</x:v>
+        <x:v>2176.7</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:5">
       <x:c r="A150" s="1">
+        <x:v>46056.8044328704</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C150" s="0">
+        <x:v>5.61</x:v>
+      </x:c>
+      <x:c r="D150" s="0">
+        <x:v>3092.32</x:v>
+      </x:c>
+      <x:c r="E150" s="0">
+        <x:v>2208.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:5">
+      <x:c r="A151" s="1">
+        <x:v>46055.8168981482</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C151" s="0">
+        <x:v>6.23</x:v>
+      </x:c>
+      <x:c r="D151" s="0">
+        <x:v>2945.74</x:v>
+      </x:c>
+      <x:c r="E151" s="0">
+        <x:v>2104.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:5">
+      <x:c r="A152" s="1">
+        <x:v>46052.8046990741</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C152" s="0">
+        <x:v>6.13</x:v>
+      </x:c>
+      <x:c r="D152" s="0">
+        <x:v>2970.24</x:v>
+      </x:c>
+      <x:c r="E152" s="0">
+        <x:v>2121.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:5">
+      <x:c r="A153" s="1">
+        <x:v>46051.8047916667</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C153" s="0">
+        <x:v>4.45</x:v>
+      </x:c>
+      <x:c r="D153" s="0">
+        <x:v>3665.62</x:v>
+      </x:c>
+      <x:c r="E153" s="0">
+        <x:v>2618.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:5">
+      <x:c r="A154" s="1">
+        <x:v>46050.8052314815</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C154" s="0">
+        <x:v>4.41</x:v>
+      </x:c>
+      <x:c r="D154" s="0">
+        <x:v>3681.3</x:v>
+      </x:c>
+      <x:c r="E154" s="0">
+        <x:v>2629.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:5">
+      <x:c r="A155" s="1">
+        <x:v>46049.8064814815</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C155" s="0">
+        <x:v>4.76</x:v>
+      </x:c>
+      <x:c r="D155" s="0">
+        <x:v>3552.22</x:v>
+      </x:c>
+      <x:c r="E155" s="0">
+        <x:v>2537.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:5">
+      <x:c r="A156" s="1">
+        <x:v>46048.8074421296</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C156" s="0">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="D156" s="0">
+        <x:v>4029.34</x:v>
+      </x:c>
+      <x:c r="E156" s="0">
+        <x:v>2878.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:5">
+      <x:c r="A157" s="1">
+        <x:v>46045.8273148148</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C157" s="0">
+        <x:v>4.27</x:v>
+      </x:c>
+      <x:c r="D157" s="0">
+        <x:v>3837.82</x:v>
+      </x:c>
+      <x:c r="E157" s="0">
+        <x:v>2741.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:5">
+      <x:c r="A158" s="1">
+        <x:v>46044.8044907407</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C158" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="D158" s="0">
+        <x:v>3607.66</x:v>
+      </x:c>
+      <x:c r="E158" s="0">
+        <x:v>2576.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:5">
+      <x:c r="A159" s="1">
+        <x:v>46043.8140046296</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C159" s="0">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="D159" s="0">
+        <x:v>3493.42</x:v>
+      </x:c>
+      <x:c r="E159" s="0">
+        <x:v>2495.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:5">
+      <x:c r="A160" s="1">
+        <x:v>46042.8146643518</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C160" s="0">
+        <x:v>5.44</x:v>
+      </x:c>
+      <x:c r="D160" s="0">
+        <x:v>3430.7</x:v>
+      </x:c>
+      <x:c r="E160" s="0">
+        <x:v>2450.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:5">
+      <x:c r="A161" s="1">
+        <x:v>46038.8043634259</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C161" s="0">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="D161" s="0">
+        <x:v>3251.78</x:v>
+      </x:c>
+      <x:c r="E161" s="0">
+        <x:v>2322.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:5">
+      <x:c r="A162" s="1">
+        <x:v>46037.8080324074</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C162" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="D162" s="0">
+        <x:v>3373.86</x:v>
+      </x:c>
+      <x:c r="E162" s="0">
+        <x:v>2409.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:5">
+      <x:c r="A163" s="1">
         <x:v>46036.8088657407</x:v>
       </x:c>
-      <x:c r="B150" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C150" s="0">
+      <x:c r="B163" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C163" s="0">
         <x:v>5.82</x:v>
       </x:c>
-      <x:c r="D150" s="0">
+      <x:c r="D163" s="0">
         <x:v>3340.12</x:v>
       </x:c>
-      <x:c r="E150" s="0">
+      <x:c r="E163" s="0">
         <x:v>2385.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>